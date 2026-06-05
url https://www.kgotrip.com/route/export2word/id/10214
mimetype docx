--- v0 (2025-10-23)
+++ v1 (2026-06-05)
@@ -6,51 +6,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“极光自由家”阿拉斯加2024-2025北极光季丨费尔班克斯 狗拉雪橇体验之旅-行程单【君行天下】</w:t>
+        <w:t xml:space="preserve">“极光自由家”阿拉斯加2025-2026北极光季丨费尔班克斯 狗拉雪橇体验之旅-行程单【君行天下】</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="500" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
         <w:gridCol w:w="800" w:type="dxa"/>
         <w:gridCol w:w="800" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Schedule Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -111,51 +111,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">景点介绍：【狗拉雪橇体验之旅DogSleddingAdventure】拜访阿拉斯加当地人莱斯莉Leslie的雪橇犬训练场，随着阿拉斯加州的年度体育赛事&amp;mdash;&amp;mdash;阿拉斯加国际狗拉雪橇大赛风靡全球，这里成为了培训年轻的雪橇夫的大本营，同时也为游客提供狗拉雪橇体验，获取的收入均为参加狗拉雪橇国际各大赛事做准备！她也因为支持年轻雪橇选手、帮助他们筹集资金，而成为当地备受尊重的人物。在这里您将亲身体验驰骋在阿拉斯加冰雪大地的无限乐趣（体验约20-25分钟）！雪橇犬两两一排，最前头的领头犬负责带领方向，靠近座位的雪橇犬最健壮有力气，两位旅客在雪橇夫的陪伴下同乘一橇，雪橇在林间的道路上飞奔，飞溅起白色的雪花，过程相当惊险刺激、乐趣横生。等待乘坐雪橇时，您还有机会与可爱的狗狗亲密接触。（9月-11月上旬降雪量不足的天气，狗拉雪橇将更换为狗拉ATV体验，雪橇夫将用软绳连着雪橇犬的肩带，让犬队拖拽一辆四轮ATV来替代雪橇，体验约10分钟）。</w:t>
+              <w:t xml:space="preserve">景点介绍：【狗拉雪橇体验之旅DogSleddingAdventure】上午从酒店出发，阿拉斯加当地人莱斯莉Leslie将带您开启今天的狗拉雪橇体验之旅！莱斯莉Leslie在20年前从美国本土来到阿拉斯加生活，这位超级爱狗的女士，从饲养两条阿拉斯加雪橇犬开始，已发展为多达50只狗狗的狗拉雪橇体验及文化展示中心。随着阿拉斯加的年度体育赛事--阿拉斯加国际狗拉雪橇大赛风靡全球，莱斯莉更是开放自己雪橇犬的训练场地，培训年轻的雪橇夫，并为游客提供狗拉雪橇的雪橇体验，获取的收入均为参加狗拉雪橇国际各大赛事做准备！她也因为支持年轻雪橇选手、帮助他们筹集资金，而成为当地备受尊重的人物。等待乘坐雪橇时，您还有机会与可爱的狗狗亲密接触。在这里您将亲身体验驰骋在阿拉斯加冰雪大地的无限乐趣（体验约20-25分钟）！雪橇犬两两一排，最前头的领头犬负责带领方向，靠近座位的雪橇犬最健壮有力气，两位旅客在雪橇夫的陪伴下同乘一橇，雪橇在林间的道路上飞奔，飞溅起白色的雪花，过程相当惊险刺激、乐趣横生。9月-11月上旬降雪量不足的天气，狗拉雪橇将更换为狗拉ATV体验，雪橇夫将用软绳连着雪橇犬的肩带，让犬队拖拽一辆四轮ATV来替代雪橇，体验约10分钟。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -177,115 +177,115 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.当地专业导游兼司机服务；2.行程中注明包含的游览交通及门票。</w:t>
+              <w:t xml:space="preserve">1.当地专业中英文导游兼司机服务（部分自费项目仅提供英文向导）；2.行程中的旅游巴士交通服务，车型将根据行程人数相应安排；3.行程中注明包含的游览交通及门票。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.行程当日往返集合地点的交通；2.自费项目及行程中未包含的游览和门票；3.餐食；4.基于阿拉斯加当地小费标准，您可视导游的服务质量支付小费，小费标准：10美元/人请于行程当日将小费支付给您的导游，以示对导游工作的认可与鼓励。5.行程中或约定中未提及已包含的所有其他费用。自费项目项目名称价格说明描述</w:t>
+              <w:t xml:space="preserve">1.行程当日往返集合地点的交通；2.自费项目及行程中未包含的游览和门票；3.餐食；4.基于阿拉斯加当地小费惯例，您可视导游的服务质量支付小费，小费标准：10美元/人；请于行程当日将小费支付给您的导游，以示对导游工作的认可与鼓励。5.行程中或约定中未提及已包含的所有其他费用。自费项目项目名称价格说明描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">【退改说明】1.如果团组在阿拉斯加当地时间出发前10天以外，要求取消或改期，团费不扣，其他加订酒店、机票或服务需参照酒店或航司规定而确定是否能退款。2.在阿拉斯加当地时间出发前10天（含）至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。【退改说明】1.如果团组在阿拉斯加当地时间出发前10天以外，要求取消或改期，团费不扣，其他加订酒店、机票或服务需参照酒店或航司规定而确定是否能退款。2.在阿拉斯加当地时间出发前10天（含）至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。</w:t>
+              <w:t xml:space="preserve">【退改说明】1.如果团组在阿拉斯加当地时间出发前10天以外，要求取消或改期，团费不扣，其他加订酒店、机票或服务需参照酒店或航司规定而确定是否能退款。2.在阿拉斯加当地时间出发前10天（含）至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。【退改说明】1.如果团组在阿拉斯加当地时间出发前10天以外，要求取消或改期，团费不扣，其他加订酒店、机票或服务需参照酒店或航司规定而确定是否能退款。2.在阿拉斯加当地时间出发前10天（含）至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。【退改说明】1.如果团组在阿拉斯加当地时间出发前10天以外，要求取消或改期，团费不扣，其他加订酒店、机票或服务需参照酒店或航司规定而确定是否能退款。2.在阿拉斯加当地时间出发前10天（含）至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。【退改说明】1.如果团组在阿拉斯加当地时间出发前10天以外，要求取消或改期，团费不扣，其他加订酒店、机票或服务需参照酒店或航司规定而确定是否能退款。2.在阿拉斯加当地时间出发前10天（含）至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。【退改说明】1.如果团组在阿拉斯加当地时间出发前10天以外，要求取消或改期，团费不扣，其他加订酒店、机票或服务需参照酒店或航司规定而确定是否能退款。2.在阿拉斯加当地时间出发前10天（含）至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>