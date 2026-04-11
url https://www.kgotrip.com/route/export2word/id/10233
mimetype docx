--- v0 (2025-11-18)
+++ v1 (2026-04-11)
@@ -6,51 +6,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">【银榜惠享】波士顿出发前往白山 1日游-行程单【君行天下】</w:t>
+        <w:t xml:space="preserve">边边游 ‖ 美国 波士顿往返 | 白山 1日游-行程单【君行天下】</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="500" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
         <w:gridCol w:w="800" w:type="dxa"/>
         <w:gridCol w:w="800" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Schedule Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -111,51 +111,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">清晨从酒店出发前往迷失河谷，这里的小径、树屋、吊桥、岩壁、洞穴和瀑布，交织在一起组成了新罕布什尔州内伟大的自然奇观之一。随后我们将返程波士顿。行程安排：波士顿&amp;rarr;迷失河谷（自费，90分钟）&amp;rarr;溪涧峡谷（自费，120分钟）&amp;rarr;波士顿景点介绍：【迷失河谷LostRiverGorge】探索迷失河谷新的巨型鸟巢观景平台，包括森林探险小径，俯瞰鸟笼、树屋和吊桥。沿着迷失河谷的河流观赏锯齿状的岩壁、冰川洞穴、巨石和层叠的瀑布。了解为什么迷失河谷是伟大的自然奇观之一。景点介绍：【溪涧峡谷FlumeGorge】溪涧峡谷&amp;mdash;大自然的鬼斧神工留下了这条800英尺长的天然峡谷。您可以选择进行两英里的徒步，步行道路主要包括上坡和台阶，路途中您可以观赏到这里的花卉，蕨类植物和苔藓的生长情况。</w:t>
+              <w:t xml:space="preserve">清晨从酒店出发前往迷失河谷，这里的小径、树屋、吊桥、岩壁、洞穴和瀑布，交织在一起组成了新罕布什尔州内伟大的自然奇观之一。秋季您还将去到全美最佳的赏枫公路之一的112公路，尽情欣赏层林尽染的枫叶盛景。随后我们将返程波士顿。行程安排：波士顿&amp;rarr;迷失河谷（自费，90分钟）&amp;rarr;溪涧峡谷（自费，120分钟）&amp;rarr;波士顿09/20-10/30赏枫季期间的行程安排：波士顿&amp;rarr;112公路赏枫（90分钟）&amp;rarr;溪涧峡谷（自费，120分钟）&amp;rarr;波士顿景点介绍：【迷失河谷LostRiverGorge】探索迷失河谷新的巨型鸟巢观景平台，包括森林探险小径，俯瞰鸟笼、树屋和吊桥。沿着迷失河谷的河流观赏锯齿状的岩壁、冰川洞穴、巨石和层叠的瀑布。了解为什么迷失河谷是伟大的自然奇观之一。【112公路KancamagusHighway】白山国家森林赏枫通常是走自新州Lincoln镇起到Conway镇结束的这段新州112号公路中的山路部分，又称KancamagusHighway。这段路穿越白山国家森林，一路上有山有水，道路曲折蜿蜒高低起伏，还有许多要走森林小径才能到达的景点。进入KancamagusHighway路段后，满山红叶，景色绚丽，甚为壮观。景点介绍：【溪涧峡谷FlumeGorge】溪涧峡谷&amp;mdash;大自然的鬼斧神工留下了这条800英尺长的天然峡谷。您可以选择进行两英里的徒步，步行道路主要包括上坡和台阶，路途中您可以观赏到这里的花卉，蕨类植物和苔藓的生长情况。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -209,83 +209,83 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.餐饮；2.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；3.服务费（每人每天最低支付US$12，儿童及占座婴儿均按成人标准支付）；4.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述迷失河谷LostRiverGorge成人：$28.00老人（65+岁）：$28.00儿童（4-12岁）：$28.00白山溪涧峡谷FlumeGorge成人：$21.00老人（65+岁）：$21.00儿童（6-12岁）：$19.00</w:t>
+              <w:t xml:space="preserve">1.餐饮；2.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；3.服务费（每人每天最低支付US$15，儿童及占座婴儿均按成人标准支付）；4.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述迷失河谷LostRiverGorge成人：$28.00老人（65+岁）：$28.00儿童（4-12岁）：$28.00仅限每年9月20日（按出发班期计算）前可预订。白山溪涧峡谷FlumeGorge成人：$21.00老人（65+岁）：$21.00儿童（6-12岁）：$19.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
+              <w:t xml:space="preserve">【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>