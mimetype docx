--- v0 (2025-11-04)
+++ v1 (2026-05-22)
@@ -111,51 +111,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">阳光明媚的丹佛，是一处精彩无限，四季皆宜造访的目的地。这座城市拥有壮丽的自然景观、丰富的文化遗产和多元化的娱乐场所，在这里你可以尽情探索艺术、文化、购物场所和惊喜街区。随后我们将出发参观位于洛基山脉半山的著名露天摇滚音乐表演场-红石公园，剧场气势恢宏，更可俯瞰大丹佛地区。之后前往黄金小镇，参观科罗拉多矿业学院、Coors啤酒厂。最后返回丹佛。行程安排：丹佛&amp;rarr;大蓝熊（15分钟）&amp;rarr;十六街商圈（40分钟）&amp;rarr;科罗拉多州议会大厦（外观，40分钟）&amp;rarr;丹佛艺术博物馆（外观，15分钟）&amp;rarr;乘坐观光巴士（20分钟）&amp;rarr;丹佛联合车站（入内参观，30分钟）&amp;rarr;红石公园：露天大剧院+访客中心（2小时）&amp;rarr;黄金小镇：科罗拉多矿业学院（外观，25分钟）、小镇观光（车游，30分钟）、Coors啤酒厂（外观，20分钟）&amp;rarr;丹佛景点介绍：【大蓝熊BigBlueBear】大蓝熊又被叫做偷窥熊，它位于丹佛会议中心外。高约40英尺，它用爪子轻轻的趴着丹佛会议中心的玻璃，向里望去，仿佛在好奇里面的情况。大蓝熊的表面大约由4000多个三角形组成，表面采用的是非常罕见的青金石，所以整体呈现出迷人的蓝色。【十六街商圈The16thStMall】十六街商圈位于科罗拉多州首府丹佛市中心。这条步行长廊是由著名建筑师贝聿铭（I.M.Pei）设计的，由红、白、灰三色花岗岩组成，从上面看，它的形状类似于响尾蛇的皮肤。购物中心沿线有42家户外咖啡馆，是一个吃东西或喝饮料的绝佳场所。【科罗拉多州议会大厦ColoradoStateCapitolBuilding】科罗拉多州议会大厦坐落在丹佛市中心东考发科斯大道，是科罗拉多州会员大会的所在地，同时也是科罗拉多州州长和科罗拉多州副州长的办公地。这栋建筑的设计者是以利亚&amp;middot;E.梅尔斯，建于19世纪90年代，材料是科罗拉多白花岗岩，于1894年11月正式投入使用。科罗拉多州议会大厦所在地理位置要比丹佛市中心其他建筑都要稍高一些。议会大厦的圆顶塔高180英尺，上面还印有16位丹佛成立者的首写大字母。【丹佛艺术博物馆DenverArtMuseum】这座博物馆是美国海拔较高、具有现代艺术特色建筑的艺术博物馆，馆藏的艺术品范围很广，从亚洲到欧洲都有，还收集了很多来自中国的藏品，比如：汉代的陶器和唐朝的三彩陶瓷，清朝的服饰玉器，还有齐白石、张大千、程十发等艺术家的真迹画作。博物馆的外形设计也非常有特色，是抽象主义和结构主义风格的结合表现。除了超过7万件来自欧洲与美洲的艺术作品，俐落的尖角外观，与背后的落基山脉相呼应，建筑本身就是一件杰作。【丹佛联合车站DenverUnionStation】车站是学院派建筑风格杰作，位于丹佛市中心商业区边缘。它将轻轨、通勤和城际铁路、自行车和公交车道以及人行道协调成为一个直观的联运枢纽。这些新元素中的焦点是一个露天的火车大厅，被设定成为保护多条铁路轨道的有效且正式的手段。主要的结构体系由11个钢质"拱形桁架"组成，横跨将近180英尺，用有张力的聚四氟乙烯织物覆盖。从侧面看去，天蓬在两端升高70英尺，中间部分下降22英尺，这种结构设计可以保护下方的乘客站台，同时保持景观视廊的清晰，保护历史车站的视野。【红石公园和露天剧场RedRocksParkandAmphitheatre】红石公园位于丹佛市区往西不到20公里的山地，海拔6000多英尺，占地860多公顷，以高达300英尺的巨大红砂岩石而得名。在红石公园，最吸引眼球的还是被称为&amp;ldquo;Amphitheatre&amp;rdquo;的红石露天剧场，它是世界上唯一利用山峰沟壑的天然山体所修建而成的大型露天剧场。也许因为山谷里天然的回音效果，从一开始就受到美国、乃至世界音乐界的追捧，成为国际上最著名的露天剧场。【黄金小镇GoldenTown】黄金小镇（Golden）位于丹佛市区西侧约15英里，据说150年前，一个名叫JohnGregory的淘金者，就是在这里发现了金矿，从而引发了小镇、乃至整个科罗拉多的淘金热。黄金小镇也是科罗拉多矿业学院和Coors啤酒厂的总部所在地。黄金小镇是Coors啤酒创立的地方，自1873年成立Coors以来，Coors的总部一直设立在黄金小镇。</w:t>
+              <w:t xml:space="preserve">阳光明媚的丹佛，是一处精彩无限，四季皆宜造访的目的地。这座城市拥有壮丽的自然景观、丰富的文化遗产和多元化的娱乐场所，在这里你可以尽情探索艺术、文化、购物场所和惊喜街区。随后我们将出发参观位于洛基山脉半山的著名露天摇滚音乐表演场-红石公园，剧场气势恢宏，更可俯瞰大丹佛地区。之后前往黄金小镇，参观科罗拉多矿业学院、Coors啤酒厂。最后返回丹佛。行程安排：丹佛&amp;rarr;大蓝熊（15分钟）&amp;rarr;十六街商圈（30分钟）&amp;rarr;科罗拉多州议会大厦（外观，40分钟）&amp;rarr;丹佛艺术博物馆（外观，15分钟）&amp;rarr;丹佛联合车站（入内参观，30分钟）&amp;rarr;红石公园：露天大剧院+访客中心（2小时）&amp;rarr;黄金小镇：科罗拉多矿业学院（外观，25分钟）、小镇观光（车游，30分钟）、Coors啤酒厂（外观，20分钟）&amp;rarr;丹佛景点介绍：【大蓝熊BigBlueBear】大蓝熊又被叫做偷窥熊，它位于丹佛会议中心外。高约40英尺，它用爪子轻轻的趴着丹佛会议中心的玻璃，向里望去，仿佛在好奇里面的情况。大蓝熊的表面大约由4000多个三角形组成，表面采用的是非常罕见的青金石，所以整体呈现出迷人的蓝色。【十六街商圈The16thStMall】十六街商圈位于科罗拉多州首府丹佛市中心。这条步行长廊是由著名建筑师贝聿铭（I.M.Pei）设计的，由红、白、灰三色花岗岩组成，从上面看，它的形状类似于响尾蛇的皮肤。购物中心沿线有42家户外咖啡馆，是一个吃东西或喝饮料的绝佳场所。【科罗拉多州议会大厦ColoradoStateCapitolBuilding】科罗拉多州议会大厦坐落在丹佛市中心东考发科斯大道，是科罗拉多州会员大会的所在地，同时也是科罗拉多州州长和科罗拉多州副州长的办公地。这栋建筑的设计者是以利亚&amp;middot;E.梅尔斯，建于19世纪90年代，材料是科罗拉多白花岗岩，于1894年11月正式投入使用。科罗拉多州议会大厦所在地理位置要比丹佛市中心其他建筑都要稍高一些。议会大厦的圆顶塔高180英尺，上面还印有16位丹佛成立者的首写大字母。【丹佛艺术博物馆DenverArtMuseum】这座博物馆是美国海拔较高、具有现代艺术特色建筑的艺术博物馆，馆藏的艺术品范围很广，从亚洲到欧洲都有，还收集了很多来自中国的藏品，比如：汉代的陶器和唐朝的三彩陶瓷，清朝的服饰玉器，还有齐白石、张大千、程十发等艺术家的真迹画作。博物馆的外形设计也非常有特色，是抽象主义和结构主义风格的结合表现。除了超过7万件来自欧洲与美洲的艺术作品，俐落的尖角外观，与背后的落基山脉相呼应，建筑本身就是一件杰作。【丹佛联合车站DenverUnionStation】车站是学院派建筑风格杰作，位于丹佛市中心商业区边缘。它将轻轨、通勤和城际铁路、自行车和公交车道以及人行道协调成为一个直观的联运枢纽。这些新元素中的焦点是一个露天的火车大厅，被设定成为保护多条铁路轨道的有效且正式的手段。主要的结构体系由11个钢质"拱形桁架"组成，横跨将近180英尺，用有张力的聚四氟乙烯织物覆盖。从侧面看去，天蓬在两端升高70英尺，中间部分下降22英尺，这种结构设计可以保护下方的乘客站台，同时保持景观视廊的清晰，保护历史车站的视野。【红石公园和露天剧场RedRocksParkandAmphitheatre】红石公园位于丹佛市区往西不到20公里的山地，海拔6000多英尺，占地860多公顷，以高达300英尺的巨大红砂岩石而得名。在红石公园，最吸引眼球的还是被称为&amp;ldquo;Amphitheatre&amp;rdquo;的红石露天剧场，它是世界上唯一利用山峰沟壑的天然山体所修建而成的大型露天剧场。也许因为山谷里天然的回音效果，从一开始就受到美国、乃至世界音乐界的追捧，成为国际上最著名的露天剧场。【黄金小镇GoldenTown】黄金小镇（Golden）位于丹佛市区西侧约15英里，据说150年前，一个名叫JohnGregory的淘金者，就是在这里发现了金矿，从而引发了小镇、乃至整个科罗拉多的淘金热。黄金小镇也是科罗拉多矿业学院和Coors啤酒厂的总部所在地。黄金小镇是Coors啤酒创立的地方，自1873年成立Coors以来，Coors的总部一直设立在黄金小镇。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -209,83 +209,83 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.餐饮；2.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；3.服务费（每人每天最低支付US$12，儿童及占座婴儿均按成人标准支付）；4.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述</w:t>
+              <w:t xml:space="preserve">1.餐饮；2.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；3.服务费（每人每天最低支付US$15，儿童及占座婴儿均按成人标准支付）；4.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
+              <w:t xml:space="preserve">【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>