--- v0 (2025-10-28)
+++ v1 (2026-06-08)
@@ -111,51 +111,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">迎着朝阳从丹佛出发，我们将首先前往著名度假小镇埃斯蒂斯公园，欣赏埃斯蒂斯的湖光山色。随后抵达落基山国家公园，公园以众多的高峰和高山公路闻名，纵贯北美洲的落基山脉在这里形成了精华。森林、瀑布、草地、雪山、冰原、多样性的植被，还有许多的野生动物，让人眼花缭乱。接着我们将前往著名大学城博尔德，参观科罗拉多大学博尔德分校、国家大气研究中心、在珍珠街漫步。最后返回丹佛。05/31/2025前行程安排：丹佛&amp;rarr;埃斯蒂斯湖（20分钟）&amp;rarr;落基山国家公园（熊湖、羊湖，包含门票，4.5小时）&amp;rarr;博尔德：参观科罗拉多大学博尔德分校（40分钟）、国家大气研究中心（40分钟）、珍珠街漫步（1小时）&amp;rarr;丹佛06/01/2025-10/15/2025行程安排：丹佛&amp;rarr;黑鹰镇（30分钟）&amp;rarr;PeaktoPeak景观公路（1.5小时）&amp;rarr;埃斯蒂斯湖（25分钟）&amp;rarr;落基山国家公园（熊湖、羊湖、山顶访客中心，包含门票，5.5小时）&amp;rarr;丹佛景点介绍：【埃斯蒂斯湖LakeEstes】埃斯蒂斯湖是奥林巴斯大坝在科罗拉多州Estes公园的一座水库。埃斯蒂斯湖码头(LakeEstesMarina)提供皮划艇、桨板甚至浮桥船租赁服务，让您畅游水上。埃斯蒂斯湖周围环绕着3.75英里长的小道，非常适合漫步欣赏水景和大陆分水岭景观，还可以经常看到野生动物。【落基山国家公园RockyMountainNationalPark】落基山国家公园位于美国科罗拉多州，占地265,873英亩。公园的特色在于园内有78座海拔超过3658米的山峰，其中有20座山峰海拔超过了3962米。落基山国家公园拥有150个湖泊、450英里溪流，以及湿地、松林、山地森林和高山苔原等各种生态系统。公园内还栖息着海狸、麋鹿和大角羊等哺乳动物，以及多种鸟类。【科罗拉多大学博尔德分校UniversityofColoradoBoulder】科罗拉多大学博尔德分校创办于1876年，位于风景秀丽，气候宜人的博尔德市，处于落基山山坳，是一所世界顶尖公立研究型高等学府、世界前二十大学。该校同时是美国大学协会65个成员之一，素有&amp;ldquo;公立常春藤&amp;rdquo;之称。学校建筑风格为托斯卡纳乡村风格，并使用红砖和科罗拉多砂石来构成外观特征，来搭配学校背景的落基山。【珍珠街购物中心PearlStreetMall】珍珠街购物中心是一个位于博尔德拥有四个街区的步行街。该步行区从第11街延伸至第15街，是许多企业和餐馆以及博尔德县法院的所在地。购物中心充满了公共艺术，包括众多喷泉和雕塑以及儿童沙盒、博尔德县风格化地图和许多种有各种花木的小花园，其中最著名的是春天的郁金香。【国家大气研究中心NCARMesaLaboratory】美国国家大气研究中心是美国联邦政府所属的研究中心，由非营利性大气科学研究大学联盟管理，国家科学基金会资助。美国国家大气研究中心拥有多个设施，包括位于科罗拉多州波德，由贝聿铭设计的梅萨实验室总部。美国国家大气研究中心研究范围包括气象学、气候学、大气化学、日地相互作用、环境和社会影响。【黑鹰镇BlackHawk】位于丹佛西部近郊山区的黑鹰镇，整个城市还是维持了它早期西部矿业小镇的淳朴气息。当地许多赌场都是改建于拓荒早期的历史建筑物，老屋新用，让大家可以亲身体验小镇当年的繁华。【PeaktoPeak景观公路PeakToPeakScenicByway】PeaktoPeak景观公路为科罗拉多州内的一座景观公路，全长55英哩，80分钟的车程连接小镇埃斯蒂斯公园和黑鹰镇。这条公路提供了壮观的美国大陆分水岭景观，沿途旅游景点包括落矶山脉国家公园(RockyMountainNationalPark)，金门峡谷州立公园(GoldenGateCanyonStatePark)，阿拉帕霍(Arapaho)和罗斯福国家森林(RooseveltNationalForests)，印度峰自然保护区(IndianPeaksWildernessArea)等等。是科罗拉多州历史最悠久的景观公路，秋季时也是观赏秋叶的热门地点。</w:t>
+              <w:t xml:space="preserve">迎着朝阳从丹佛出发，我们将首先前往著名度假小镇埃斯蒂斯公园，欣赏埃斯蒂斯的湖光山色。随后抵达落基山国家公园，公园以众多的高峰和高山公路闻名，纵贯北美洲的落基山脉在这里形成了精华。森林、瀑布、草地、雪山、冰原、多样性的植被，还有许多的野生动物，让人眼花缭乱。接着我们将前往著名大学城博尔德，参观科罗拉多大学博尔德分校、国家大气研究中心、在珍珠街漫步。最后返回丹佛。06/01/2026前行程安排：丹佛&amp;rarr;埃斯蒂斯湖（20分钟）&amp;rarr;落基山国家公园（熊湖、羊湖，包含门票，4.5小时）&amp;rarr;博尔德：参观科罗拉多大学博尔德分校（40分钟）、国家大气研究中心（30分钟）、珍珠街漫步（1.5小时）&amp;rarr;丹佛06/01/2026-10/15/2026行程安排：丹佛&amp;rarr;黑鹰镇（30分钟）&amp;rarr;PeaktoPeak景观公路（1.5小时）&amp;rarr;埃斯蒂斯湖（25分钟）&amp;rarr;落基山国家公园（熊湖、羊湖、山顶访客中心，包含门票，5.5小时）&amp;rarr;丹佛景点介绍：【埃斯蒂斯湖LakeEstes】埃斯蒂斯湖是奥林巴斯大坝在科罗拉多州Estes公园的一座水库。埃斯蒂斯湖码头(LakeEstesMarina)提供皮划艇、桨板甚至浮桥船租赁服务，让您畅游水上。埃斯蒂斯湖周围环绕着3.75英里长的小道，非常适合漫步欣赏水景和大陆分水岭景观，还可以经常看到野生动物。【落基山国家公园RockyMountainNationalPark】落基山国家公园位于美国科罗拉多州，占地265,873英亩。公园的特色在于园内有78座海拔超过3658米的山峰，其中有20座山峰海拔超过了3962米。落基山国家公园拥有150个湖泊、450英里溪流，以及湿地、松林、山地森林和高山苔原等各种生态系统。公园内还栖息着海狸、麋鹿和大角羊等哺乳动物，以及多种鸟类。【科罗拉多大学博尔德分校UniversityofColoradoBoulder】科罗拉多大学博尔德分校创办于1876年，位于风景秀丽，气候宜人的博尔德市，处于落基山山坳，是一所世界顶尖公立研究型高等学府、世界前二十大学。该校同时是美国大学协会65个成员之一，素有&amp;ldquo;公立常春藤&amp;rdquo;之称。学校建筑风格为托斯卡纳乡村风格，并使用红砖和科罗拉多砂石来构成外观特征，来搭配学校背景的落基山。【珍珠街购物中心PearlStreetMall】珍珠街购物中心是一个位于博尔德拥有四个街区的步行街。该步行区从第11街延伸至第15街，是许多企业和餐馆以及博尔德县法院的所在地。购物中心充满了公共艺术，包括众多喷泉和雕塑以及儿童沙盒、博尔德县风格化地图和许多种有各种花木的小花园，其中最著名的是春天的郁金香。【国家大气研究中心NCARMesaLaboratory】美国国家大气研究中心是美国联邦政府所属的研究中心，由非营利性大气科学研究大学联盟管理，国家科学基金会资助。美国国家大气研究中心拥有多个设施，包括位于科罗拉多州波德，由贝聿铭设计的梅萨实验室总部。美国国家大气研究中心研究范围包括气象学、气候学、大气化学、日地相互作用、环境和社会影响。【黑鹰镇BlackHawk】位于丹佛西部近郊山区的黑鹰镇，整个城市还是维持了它早期西部矿业小镇的淳朴气息。当地许多赌场都是改建于拓荒早期的历史建筑物，老屋新用，让大家可以亲身体验小镇当年的繁华。【PeaktoPeak景观公路PeakToPeakScenicByway】PeaktoPeak景观公路为科罗拉多州内的一座景观公路，全长55英哩，80分钟的车程连接小镇埃斯蒂斯公园和黑鹰镇。这条公路提供了壮观的美国大陆分水岭景观，沿途旅游景点包括落矶山脉国家公园(RockyMountainNationalPark)，金门峡谷州立公园(GoldenGateCanyonStatePark)，阿拉帕霍(Arapaho)和罗斯福国家森林(RooseveltNationalForests)，印度峰自然保护区(IndianPeaksWildernessArea)等等。是科罗拉多州历史最悠久的景观公路，秋季时也是观赏秋叶的热门地点。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -209,83 +209,83 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.餐饮；2.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；3.服务费（每人每天最低支付US$12，儿童及占座婴儿均按成人标准支付）；4.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述</w:t>
+              <w:t xml:space="preserve">1.餐饮；2.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；3.服务费（每人每天最低支付US$15，儿童及占座婴儿均按成人标准支付）；4.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
+              <w:t xml:space="preserve">【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>