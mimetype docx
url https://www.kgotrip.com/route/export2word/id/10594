--- v0 (2025-10-25)
+++ v1 (2026-07-22)
@@ -687,115 +687,115 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.专业旅游用车；2.专业中英文司导服务；3.行程所含酒店住宿；4.行程中所列早餐。</w:t>
+              <w:t xml:space="preserve">2.中英文服务人员（司机+导游/司兼导）；4.行程中所列早餐。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.行程中的午餐、晚餐及部分早餐；2.往返出发地的交通费用；3.服务费：每人每天$12，按预订行程的天数计算，大人小孩同价；4.个人费用（如餐费，电话费，收费电视等一切个人消费）；5.行程中的必付项目和自费项目；6.费用包含中未列出的其他费用。自费项目项目名称价格说明描述南峡谷小飞机SouthCanyonMiniatureAircraft每人：$228.003岁以上同价包含：燃油附加费南峡谷小飞机SouthCanyonMiniatureAircraft每人：$228.003岁以上同价包含：燃油附加费黄石熊世界YellowstoneBearWorld成人：$27.00儿童（3-10岁）：$14.00包含：税费、黄石熊世界工作人员服务费成团人数限制：25人起成团YB8必付费用YB8MandatoryFee每人：$250.00包含：大峡谷国家公园、黄石国家公园、大提顿国家公园、布莱斯峡谷国家公园、马蹄湾、大盐湖、拉斯维加斯酒店ResortFee/DestinationFee。拉斯网红欢迎招牌打卡&amp;M豆巧克力世界&amp;可口可乐主题店&amp;飞跃拉斯维加斯LasVegasWelcomeSignboard&amp;M&amp;M'SLasVegas&amp;Coca-ColaStoreLasVegas&amp;FlyOverLasVegas成人：$50.00儿童（12岁及以下）：$39.00儿童身高限制：须高于40英寸（1.016米），必须有成人或监护人（14岁或以上）陪同蓝人秀BlueManGroup【现付】每人：$110.00场次：8pm日期：每天年龄限制：需5岁以上太阳剧团KA秀KAShow【现付】每人：$135.00场次：7pm或9:30pm日期：周一、周二、周三、周六、周日年龄限制：需5岁以上猛男秀ThunderfromDown【现付】成人：$90.00场次：9pm或11pm（11pm仅限周四、周日）日期：周一、周三、周四、周日年龄限制：需18岁以上戴维魔术秀(A区)DavidCopperfieldShow【现付】每人：$175.00儿童需5岁以上戴维魔术秀(B区)DavidCopperfieldShow【现付】每人：$160.00或$165.00场次：7pm或9:30pm日期：每天节假日涨价时间：11月22日至26日、12月22日至31日，涨价后价格为$165年龄限制：儿童需5岁以上大卫魔术秀(C区)DavidCopperfieldShow【现付】每人：$150.00或$155.00场次：7pm或9:30pm日期：每天节假日涨价时间：11月22日至26日、12月22日至31日，涨价后价格为$155年龄限制：儿童需5岁以上大卫魔术秀(D区)DavidCopperfieldShow【现付】每人：$123.00或$128.00场次：7pm或9:30pm日期：每天节假日涨价时间：11月22日至26日、12月22日至31日，涨价后价格为$128年龄限制：儿童需5岁以上成人秀FantasyShow【现付】每人：$85.00场次：10:30pm日期：每天年龄限制：需18岁以上下羚羊彩穴LowerAntelopeCanyon成人（3岁及以上）：$98.00儿童（3岁以下）：$20.00包含当地接送及向导服务费包伟湖皮划艇LakePowellKayaking每人：$115.00费用包含：1.皮划艇、划船桨、救生衣、安全课程；2.每人一副防水鞋套、一个防水手机壳、两瓶瓶装水；3.专业的WFA、CPR-急救认证导游；4.水上活动专业导游小费$6/人。备注：1.两人成行；2.根据当天水流、客人体力等因素，行程时间全程在1-1.5小时；3.4-13岁的儿童可在家长陪同下参加。4岁以下不可参加。4.开放时间：03/20/2025-10/23/2025。拉斯维加斯城市夜游LasVegasNightTour每人：$45.00占座位同价南峡谷IMAX电影GrandCanyonSouthRimIMAXMovie每人：$15.00南峡谷IMAX电影+午餐GrandCanyonSouthRimIMAXMovie+Lunch每人：$32.003岁以上同价南峡谷直升机GrandCanyonSouthRimHelicopter04/01/2025前：每人：$289.0004/01/2025起：每人：$299.003岁以上同价包含：燃油附加费</w:t>
+              <w:t xml:space="preserve">2.往返出发地的交通费用；4.个人费用（如餐费，电话费，收费电视等一切个人消费）；6.费用包含中未列出的其他费用。项目名称包含天数价格说明描述YB8/YB8X必付费用YB8MandatoryFee导游根据行程安排每人：$270.00；包含：大峡谷国家公园、黄石国家公园、大提顿国家公园、布莱斯峡谷国家公园、马蹄湾、大盐湖、拉斯维加斯酒店ResortFee/DestinationFee、拉斯网红欢迎招牌打卡&amp;amp;M豆巧克力世界&amp;amp;可口可乐主题店飞跃拉斯维加斯FlyOverLasVegas导游根据行程安排成人：$34.00；儿童（12岁及以下）：$24.00；儿童身高限制：须高于40英寸（1.016米），必须有成人或监护人（14岁或以上）陪同拉斯维加斯夜景游LasVegasNightViewTour导游根据行程安排每人：$50.00；行程安排：全世界最大的LED天幕：旧城区天幕灯光秀→百乐宫温室花园&amp;amp;音乐喷泉表演→Sphere大球（外观）参考时间安排：17:30-20:30占座位同价南峡谷直升机GrandCanyonSouthRimHelicopter导游根据行程安排每人：$339.00；3岁以上同价包含：燃油附加费预订须知：该自费项目最大限制体重为300磅/人，若您的体重超出安全范围，不建议参加此项活动。若您仍要参加，可能会面临现场被直升机公司收取额外费用或劝退的情况，额外收取的费用需您自行承担；如您被劝退，预先支付的费用我司可退还给您。南峡谷IMAX电影GrandCanyonSouthRimIMAXMovie导游根据行程安排每人：$15.00；南峡谷IMAX电影+午餐GrandCanyonSouthRimIMAXMovie+Lunch导游根据行程安排每人：$32.00；3岁以上同价包伟湖皮划艇LakePowellKayaking导游根据行程安排每人：$115.00；费用包含：1.皮划艇、划船桨、救生衣、安全课程；2.每人一副防水鞋套、一个防水手机壳、两瓶瓶装水；3.专业的WFA、CPR-急救认证导游；4.水上活动专业导游小费$6/人。备注：1.四人成行；2.根据当天水流、客人体力等因素，行程时间全程在1-1.5小时；3.4-13岁的儿童可在家长陪同下参加。4岁以下不可参加。4.预计开放时间：03/20/2026-10/23/2026。下羚羊彩穴LowerAntelopeCanyon导游根据行程安排成人（4岁及以上）：$105.00；儿童（0-3岁）：$20.00；包含当地接送及向导服务费云霄酒店旋转餐厅晚餐DinneratTopoftheWorld,theSTRATHotel【现付】导游根据行程安排每人：$140.00；费用包含：前菜、正餐、甜品、不限量无酒精饮品（酒精饮料需自费）、座位费、税、服务费、餐后观景台观光。预定须知：1、此自费项目只接受团上现付；2、由于餐厅座位有限，请您于用餐当天14:00前向导游预订；3、根据餐厅规定，需于16:00到18:00之间抵达餐厅（导游将根据实际交通状况协助安排）；4、若因不可抗力因素（如严重塞车、天气影响等）导致无法如期入场，我们将为您安排退款。迈克尔杰克逊模仿秀MichaelJacksonOne【现付】导游根据行程安排每人：$162.00；秀票价格会有浮动，所有价格请以实际预定当天为准。蓝人秀BlueManGroup【现付】导游根据行程安排每人：：$99.00；秀票价格会有浮动，所有价格请以实际预定当天为准。太阳剧团KA秀KAShow【现付】导游根据行程安排每人：$135.00；秀票价格会有浮动，所有价格请以实际预定当天为准。猛男秀ThunderfromDown【现付】导游根据行程安排成人：$90.00；秀票价格会有浮动，所有价格请以实际预定当天为准。成人秀FantasyShow【现付】导游根据行程安排每人：$85.00；秀票价格会有浮动，所有价格请以实际预定当天为准。黄石熊世界YellowstoneBearWorld导游根据行程安排成人：$27.00；儿童（3-10岁）：$14.00；包含：税费、黄石熊世界工作人员服务费成团人数限制：25人起成团</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。【退改说明】行程开始前违约金（占比公布零售价）出发前7日(含)内100%出发前8日(含)至14日(含)50%出发前15日(含)至30日(含)30%出发前31日及以上0备注：1.出发当日未能准时参加者，作自动放弃论，已付团费概不退还。2.其他加定酒店或服务需参照酒店规定而确定是否能退款。3.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。4.如遇天气、战争、罢工等人力不可抗拒因素而导致无法游览，纵横将尽力保护客人人身及其财产的安全，有权利取消或调整部分或全部行程，不承担任何因不可抗力引起的直接或间接责任，已支付的团费概不退还。</w:t>
+              <w:t xml:space="preserve">出行提示自2026年1月1日起，美国境内11个国家公园将对非美国居民实施入园额外收费政策（请点击蓝色字体查看）。进入以上国家公园时，园区工作人员可能会现场核验游客身份，请美国居民务必随身携带有效身份证明，如美国护照、驾照或绿卡等，以便现场查验。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>