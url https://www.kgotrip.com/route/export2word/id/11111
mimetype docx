--- v0 (2025-10-14)
+++ v1 (2026-04-14)
@@ -111,153 +111,153 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">今天您将抵达葡萄牙里斯本波尔特拉机场(LIS)，参团当日免费接机时间段为09:00-21:00，如您在免费接机时间段以外抵达，需加收每人$150美金的接机服务费用。您可以选择自费品尝里斯本海鲜自助晚餐，尽情享受各式各样海鲜美食，一饱口福。行程安排：里斯本接机&amp;rarr;里斯本海鲜自助餐（自费，120分钟）</w:t>
+              <w:t xml:space="preserve">今天您将抵达葡萄牙里斯本波尔特拉机场(LIS)，参团当日免费接机时间段为09:00-21:00，如您在免费接机时间段以外抵达，需加收每人$150美金的接机服务费用。您可以选择自费品尝里斯本海鲜自助晚餐，尽情享受各式各样海鲜美食，一饱口福。行程安排：里斯本接机&amp;rarr;里斯本海鲜自助餐（自费，120分钟）可自费享用里斯本海鲜自助餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">今天我们将首先前往葡萄牙的最西端罗卡角，在&amp;ldquo;陆止于此、海始于斯&amp;rdquo;的岩石角远眺大西洋，尽情拥抱清新的海风。随后驱车返回里斯本市中心，打卡航海发现纪念碑、圣杰罗米诺教堂和修道院、罗西奥广场、自由大道等景点，最后入住埃武拉小镇。行程安排：里斯本&amp;rarr;罗卡角（30分钟）&amp;rarr;里斯本&amp;rarr;4月25日大桥（远观）&amp;rarr;航海发现纪念碑（15分钟）&amp;rarr;圣杰罗米诺教堂和修道院（外观，15分钟）&amp;rarr;贝伦塔（外观，30分钟）&amp;rarr;罗西奥广场（30分钟）&amp;rarr;里斯本自由大道自由活动（60分钟）&amp;rarr;埃武拉*特别赠送里斯本百年蛋挞老店正宗葡式蛋挞。景点介绍：【罗卡角CabodaRoca】里斯本西郊的海边，参观&amp;ldquo;大陆的尽头、海洋的开始&amp;rdquo;，罗卡角和记载精确经纬度的纪念碑。眺望一望无际的大西洋，呼吸着清新的海风，令人心旷神怡。【航海发现纪念碑PadrãodosDescobrimentos】葡萄牙航海纪念碑建于1960年，屹立于海旁的广场上，气势不凡，已成为葡萄牙的象征。由远处遥望，纪念碑坚固的基座上好似有一艘白色的石头帆船乘风破浪于大海上，令人浮想联翩。在细节处，其基座上细腻的人物石雕技艺精湛，可谓杰作。纪念碑上刻有亨利、达&amp;middot;迦马及其它80位水手的雕像，两旁是一些随同出发的航海家，以及葡萄牙历史上有名的将军、传教士和科学家，纪念碑背后则是象征宗教信仰的大型十字架。【圣杰罗米诺教堂和修道院JerónimosMonastery】圣杰罗米诺教堂和修道院建于1502年，其建筑雄伟壮观，是代表葡萄牙海上霸权时代繁荣景象的建筑，1983年被联合国教科文组织列为世界文化遗产。【贝伦塔BelémTower】1983年被国际教科文组织正式评定为世界文化遗产。里斯本的标志，这里是葡萄牙前海关。是启航的起点、归航的终点。当地水手流行一句话：回航时如果看到贝伦塔，就到家了。【罗西奥广场Rossio】罗西奥广场位于里斯本的市中心，设计类似巴黎协和广场，铺设了代表葡萄牙特色的葡式碎石路。广场上不仅有美丽的建筑，还有漂亮的喷泉景观。广场中央矗立着一座佩德罗四世纪念碑，因此又被称为佩德罗四世广场。【里斯本自由大道AvenidadaLiberdade】素有葡萄牙&amp;ldquo;香榭丽舍大道&amp;rdquo;之称，是里斯本市中心的一条商业街，两旁有高档豪华酒店、餐厅和服装店，汇聚多家奢侈品专卖店，漫步自由大道，体验在异国商业区慢步逛街的乐趣。</w:t>
+              <w:t xml:space="preserve">今天我们将首先前往葡萄牙的最西端罗卡角，在&amp;ldquo;陆止于此、海始于斯&amp;rdquo;的岩石角远眺大西洋，尽情拥抱清新的海风。随后驱车返回里斯本市中心，打卡航海发现纪念碑、圣杰罗米诺教堂和修道院、罗西奥广场、自由大道等景点，最后入住埃武拉小镇。行程安排：里斯本&amp;rarr;罗卡角（30分钟）&amp;rarr;里斯本&amp;rarr;4月25日大桥（远观）&amp;rarr;航海发现纪念碑（15分钟）&amp;rarr;圣杰罗米诺教堂和修道院（外观，15分钟）&amp;rarr;贝伦塔（外观，30分钟）&amp;rarr;罗西奥广场（30分钟）&amp;rarr;里斯本自由大道自由活动（60分钟）&amp;rarr;埃武拉*特别赠送里斯本百年蛋挞老店正宗葡式蛋挞。景点介绍：【罗卡角CabodaRoca】里斯本西郊的海边，参观&amp;ldquo;大陆的尽头、海洋的开始&amp;rdquo;，罗卡角和记载精确经纬度的纪念碑。眺望一望无际的大西洋，呼吸着清新的海风，令人心旷神怡。【航海发现纪念碑MonumenttotheDiscoveries】葡萄牙航海纪念碑建于1960年，屹立于海旁的广场上，气势不凡，已成为葡萄牙的象征。由远处遥望，纪念碑坚固的基座上好似有一艘白色的石头帆船乘风破浪于大海上，令人浮想联翩。在细节处，其基座上细腻的人物石雕技艺精湛，可谓杰作。纪念碑上刻有亨利、达&amp;middot;迦马及其它80位水手的雕像，两旁是一些随同出发的航海家，以及葡萄牙历史上有名的将军、传教士和科学家，纪念碑背后则是象征宗教信仰的大型十字架。【圣杰罗米诺教堂和修道院ChurchofSt.JerónimosandJerónimosMonastery】圣杰罗米诺教堂和修道院建于1502年，其建筑雄伟壮观，是代表葡萄牙海上霸权时代繁荣景象的建筑，1983年被联合国教科文组织列为世界文化遗产。【贝伦塔BelemTower】1983年被国际教科文组织正式评定为世界文化遗产。里斯本的标志，这里是葡萄牙前海关。是启航的起点、归航的终点。当地水手流行一句话：回航时如果看到贝伦塔，就到家了。【罗西奥广场Rossio】罗西奥广场位于里斯本的市中心，设计类似巴黎协和广场，铺设了代表葡萄牙特色的葡式碎石路。广场上不仅有美丽的建筑，还有漂亮的喷泉景观。广场中央矗立着一座佩德罗四世纪念碑，因此又被称为佩德罗四世广场。【里斯本自由大道AvenidadaLiberdade】素有葡萄牙&amp;ldquo;香榭丽舍大道&amp;rdquo;之称，是里斯本市中心的一条商业街，两旁有高档豪华酒店、餐厅和服装店，汇聚多家奢侈品专卖店，漫步自由大道，体验在异国商业区慢步逛街的乐趣。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">今天我们将前往联合国世界文化遗产小镇埃武拉，感受中世纪和古罗马建筑风情。随后前往西班牙历史名城塞维利亚，行程中将前往塞维利亚的标志性建筑西班牙广场，建筑之美和人文之美在这里完美融合。之后打卡典雅高贵的塞维利亚王宫、世界三大教堂之一的塞维利亚大教堂以及记录塞维利亚航海史的黄金塔等著名景点，您还可以选择自费观看弗朗明戈舞表演。行程安排：埃武拉小镇（60分钟）&amp;rarr;塞维利亚&amp;rarr;西班牙广场（30分钟）&amp;rarr;塞维利亚王宫（外观，15分钟）&amp;rarr;塞维利亚大教堂（外观，15分钟）&amp;rarr;黄金塔（外观，15分钟）&amp;rarr;弗朗明戈舞（自费，60分钟）景点介绍：【埃武拉小镇Evora】埃武拉是一座历史古城，始建于公元三世纪罗马帝国统治时期。这里集中了从古罗马到文艺复兴、从西哥特到摩尔时期不同艺术风格和流派的建筑作品，虽历尽沧桑，但这些文化遗产仍较完整地保存了下来。因此，联合国教科文组织于1986年将其确定为世界文化遗产城市。【塞维利亚西班牙广场PlazadeEspaña】广场由建筑师阿尼巴尔&amp;middot;冈萨雷斯设计建造，塞维利亚的标志性建筑，摩尔复兴建筑的缩影。连续不断的红砖建筑环绕着广场边缘，广场中心是一个大喷泉，与中央喷泉合影留念，领略传统与现代建筑艺术的完美融合。【塞维利亚王宫AlcázarofSeville】塞维利亚王宫集宫殿与城堡于一身，是欧洲最古老的皇家宫殿，1987年被列为世界遗产。在这座建筑中，可以同时看到哥特式建筑元素和伊斯兰粘土建筑风格，成为穆德哈尔式建筑的典范。这里还是电视剧《权力的游戏》中多恩的马泰尔家族的皇宫庭园拍摄地。【塞维利亚大教堂SevilleCathedral】塞维利亚大教堂是一座哥特式的大教堂，由墙顶部带许多尖柱的围墙环绕屋顶上向上耸立的尖塔而成的建筑。是位居世界第三的大教堂，1987年被联合国教科文组织宣布为世界文化遗产。哥伦布的灵柩1898年在运回西班牙后，埋葬在教堂内。【黃金塔TowerofGold】黄金塔是塞维利亚辉煌的航海史的见证，控制着通往塞维利亚的水路保护王宫。黄金塔因以金色瓷砖贴面而得名，现在虽然瓷砖已经没有了，但在斜阳下仍显得金光闪闪。【弗朗明戈舞FlamencoDanceShow】弗朗明戈舞是融舞蹈、歌唱、器乐于一体的西班牙艺术瑰宝，忧郁哀伤、狂热奔放而唯一的音乐风格与独特的舞蹈形式构筑强大的艺术魅力，是不可错过的西班牙的经典国粹之一。</w:t>
+              <w:t xml:space="preserve">今天我们将前往联合国世界文化遗产小镇埃武拉，感受中世纪和古罗马建筑风情。随后前往西班牙历史名城塞维利亚，行程中将前往塞维利亚的标志性建筑西班牙广场，建筑之美和人文之美在这里完美融合。之后打卡典雅高贵的塞维利亚王宫、世界三大教堂之一的塞维利亚大教堂以及记录塞维利亚航海史的黄金塔等著名景点，您还可以选择自费观看弗朗明戈舞表演。行程安排：埃武拉小镇（60分钟）&amp;rarr;塞维利亚&amp;rarr;西班牙广场（30分钟）&amp;rarr;塞维利亚王宫（外观，15分钟）&amp;rarr;塞维利亚大教堂（外观，15分钟）&amp;rarr;黄金塔（外观，15分钟）&amp;rarr;弗朗明戈舞（自费，60分钟）景点介绍：【埃武拉小镇Evora】埃武拉是一座历史古城，始建于公元三世纪罗马帝国统治时期。这里集中了从古罗马到文艺复兴、从西哥特到摩尔时期不同艺术风格和流派的建筑作品，虽历尽沧桑，但这些文化遗产仍较完整地保存了下来。因此，联合国教科文组织于1986年将其确定为世界文化遗产城市。【塞维利亚西班牙广场SpainSquare】广场由建筑师阿尼巴尔&amp;middot;冈萨雷斯设计建造，塞维利亚的标志性建筑，摩尔复兴建筑的缩影。连续不断的红砖建筑环绕着广场边缘，广场中心是一个大喷泉，与中央喷泉合影留念，领略传统与现代建筑艺术的完美融合。【塞维利亚王宫AlcazarofSegovia】塞维利亚王宫集宫殿与城堡于一身，是欧洲最古老的皇家宫殿，1987年被列为世界遗产。在这座建筑中，可以同时看到哥特式建筑元素和伊斯兰粘土建筑风格，成为穆德哈尔式建筑的典范。这里还是电视剧《权力的游戏》中多恩的马泰尔家族的皇宫庭园拍摄地。【塞维利亚大教堂SevilleCathedral】塞维利亚大教堂是一座哥特式的大教堂，由墙顶部带许多尖柱的围墙环绕屋顶上向上耸立的尖塔而成的建筑。是位居世界第三的大教堂，1987年被联合国教科文组织宣布为世界文化遗产。哥伦布的灵柩1898年在运回西班牙后，埋葬在教堂内。【黄金塔TowerofGold】黄金塔是塞维利亚辉煌的航海史的见证，控制着通往塞维利亚的水路保护王宫。黄金塔因以金色瓷砖贴面而得名，现在虽然瓷砖已经没有了，但在斜阳下仍显得金光闪闪。【弗朗明戈舞FlamencoDanceShow】弗朗明戈舞是融舞蹈、歌唱、器乐于一体的西班牙艺术瑰宝，忧郁哀伤、狂热奔放而唯一的音乐风格与独特的舞蹈形式构筑强大的艺术魅力，是不可错过的西班牙的经典国粹之一。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -366,51 +366,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">今天我们将离开科尔多瓦，前往西班牙著名的风车小镇孔苏埃格拉，蓝天白云下一排排风车在辽阔的平原上孤独地旋转，是摄影爱好者不可错过的打卡之地。之后乘车前往世界文化遗产城市托莱多游览，最后入住马德里。行程安排：科尔多瓦&amp;rarr;孔苏埃格拉风车村（30分钟）&amp;rarr;托莱多（120分钟）&amp;rarr;马德里景点介绍：【孔苏埃格拉风车村Consuegra】风车是西班牙卡斯蒂利亚-拉曼查地区的代表性景观之一，也是塞万提斯笔下正义侠勇的堂&amp;middot;吉诃德幻想大战的怪物，成为西班牙标志性景观。在一大片漫无边际的红土平原上，一座座白色的风车在湛蓝的天空下疑似缓慢的旋转着，惬意优美。【托莱多Toledo】托莱多曾经是西班牙卡斯蒂利亚王国的首都，是世界文化遗产城市，登环山鸟瞰托莱多全貌。托莱多本身就是一件艺术品，大街小巷充满了罗马时期、西哥特时期、穆斯林风格以及犹太风格的建筑，漫步在著名的托莱多艺术品街区，享受这座有着&amp;ldquo;帝国皇冠加冕过的城市&amp;rdquo;美誉小城的沧桑与美丽。</w:t>
+              <w:t xml:space="preserve">今天我们将离开科尔多瓦，前往西班牙著名的风车小镇孔苏埃格拉，蓝天白云下一排排风车在辽阔的平原上孤独地旋转，是摄影爱好者不可错过的打卡之地。之后乘车前往世界文化遗产城市托莱多游览，最后入住马德里。行程安排：科尔多瓦&amp;rarr;孔苏埃格拉风车村（30分钟）&amp;rarr;托莱多（120分钟）&amp;rarr;马德里景点介绍：【孔苏埃格拉风车村Consuegra】风车是西班牙卡斯蒂利亚-拉曼查地区的代表性景观之一，也是塞万提斯笔下正义侠勇的堂&amp;middot;吉诃德幻想大战的怪物，成为西班牙标志性景观。在一大片漫无边际的红土平原上，一座座白色的风车在湛蓝的天空下疑似缓慢的旋转着，惬意优美。【托莱多ToledoCathedral】托莱多曾经是西班牙卡斯蒂利亚王国的首都，是世界文化遗产城市，登环山鸟瞰托莱多全貌。托莱多本身就是一件艺术品，大街小巷充满了罗马时期、西哥特时期、穆斯林风格以及犹太风格的建筑，漫步在著名的托莱多艺术品街区，享受这座有着&amp;ldquo;帝国皇冠加冕过的城市&amp;rdquo;美誉小城的沧桑与美丽。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -519,51 +519,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">今天我们继续在巴塞罗那游玩，参观被列入世界文化遗产的圣家族大教堂，教堂设计别出心裁，庄严肃穆之中不乏神秘之感，是天才艺术家高迪的经典之作。随后前往另一处世界文化遗产奎尔公园，该公园也是高迪的代表作之一，您可以在公园随意漫步，沉浸式欣赏园林景观。之后打卡感恩大道、巴特罗之家和米拉之家，领略天才设计师们的奇思妙想。行程安排：圣家族大教堂（自费，60分钟）&amp;rarr;奎尔公园（自费，60分钟）&amp;rarr;感恩大道自由活动（3小时）&amp;rarr;巴特罗之家（外观，15分钟）&amp;rarr;米拉之家（外观，15分钟）景点介绍：【圣家族大教堂SagradaFamília】天才艺术家高迪的代表作，不仅被列入了联合国世界文化遗产，也是众多游客心目中的圣地。教堂三座立面以宏伟而协调的手法呈现，线条简洁利落，教堂门墙上的浮雕展示出圣经的故事，形同活物，教堂内部以洞穴、山脉、花草动物为灵感的设计又给教堂增添了神秘韵律，令人印象深刻。【奎尔公园ParcGüell】奎尔公园是高迪众多作品中关于园林设计的典范之作。这里的人工景观看上去比自然景观还要自然，色彩及线条的运用也发挥到了极致。在公园漫步是沉浸在现实主义的绝佳方式，透过公园的高处还将看到城市全貌。【感恩大道PaseodeGracia】感恩大道也叫格拉西亚大道，位于扩建区的中部，南起加泰罗尼亚广场，北到大格拉西亚街。这是一条名店集中的购物街。【巴特罗之家CasaBatlló】巴特罗公寓与高迪设计的其他建筑不同，它的外墙全部是由蓝色和绿色的陶瓷装饰，一种奇诡的颜色组合，远望去颇像印象派画家的调色盘，但色彩很和谐。【米拉之家CasaMilà】高迪私人住宅的&amp;ldquo;封笔之作&amp;rdquo;。波浪形的外观，是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆还有宽大的窗户。</w:t>
+              <w:t xml:space="preserve">今天我们继续在巴塞罗那游玩，参观被列入世界文化遗产的圣家族大教堂，教堂设计别出心裁，庄严肃穆之中不乏神秘之感，是天才艺术家高迪的经典之作。随后前往另一处世界文化遗产奎尔公园，该公园也是高迪的代表作之一，您可以在公园随意漫步，沉浸式欣赏园林景观。之后打卡感恩大道、巴特罗之家和米拉之家，领略天才设计师们的奇思妙想。行程安排：圣家族大教堂（自费，60分钟）&amp;rarr;奎尔公园（自费，60分钟）&amp;rarr;感恩大道自由活动（3小时）&amp;rarr;巴特罗之家（外观，15分钟）&amp;rarr;米拉之家（外观，15分钟）景点介绍：【圣家族大教堂SagradaFamilia】天才艺术家高迪的代表作，不仅被列入了联合国世界文化遗产，也是众多游客心目中的圣地。教堂三座立面以宏伟而协调的手法呈现，线条简洁利落，教堂门墙上的浮雕展示出圣经的故事，形同活物，教堂内部以洞穴、山脉、花草动物为灵感的设计又给教堂增添了神秘韵律，令人印象深刻。【奎尔公园ParcGüell】奎尔公园是高迪众多作品中关于园林设计的典范之作。这里的人工景观看上去比自然景观还要自然，色彩及线条的运用也发挥到了极致。在公园漫步是沉浸在现实主义的绝佳方式，透过公园的高处还将看到城市全貌。【感恩大道PaseodeGracia】感恩大道也叫格拉西亚大道，位于扩建区的中部，南起加泰罗尼亚广场，北到大格拉西亚街。这是一条名店集中的购物街。【巴特罗之家CasaBatlló】巴特罗公寓与高迪设计的其他建筑不同，它的外墙全部是由蓝色和绿色的陶瓷装饰，一种奇诡的颜色组合，远望去颇像印象派画家的调色盘，但色彩很和谐。【米拉之家CasaMilà】高迪私人住宅的&amp;ldquo;封笔之作&amp;rdquo;。波浪形的外观，是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆还有宽大的窗户。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -668,51 +668,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.全程机票、税金、签证费用、护照办理费用；2.行程中的午餐和晚餐；3.服务费12欧元/人/天；4.行程中的景点门票和自费项目；5.境外个人消费（酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒、小费等个人消费）；6.以上服务内容中未提及的其他费用。自费项目项目名称价格说明描述里斯本海鲜自助餐LisbonSeafoodBuffet每人：€45.00所需时间：约2小时弗朗明戈舞表演FlamencoDanceShow每人：€65.00所需时间：1-1.5小时阿尔罕布拉宫AlhambraPalaceofGranada每人：€50.00所需时间：约1.5小时马德里皇宫RoyalPalaceofMadrid每人：€30.00所需时间：约1小时西班牙海鲜饭SpanishSeafoodPaella每人：€30.00所需时间：约1.5小时圣家族大教堂SagradaFamília每人：€40.00所需时间：约1小时奎尔公园ParcGüell每人：€25.00所需时间：约1小时</w:t>
+              <w:t xml:space="preserve">1.全程机票、税金、签证费用、护照办理费用；2.行程中的午餐和晚餐；3.服务费15欧元/人/天；4.行程中的景点门票和自费项目；5.境外个人消费（酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒、小费等个人消费）；6.以上服务内容中未提及的其他费用。自费项目项目名称价格说明描述里斯本海鲜自助餐LisbonSeafoodBuffet每人：€45.00所需时间：约2小时弗朗明戈舞表演FlamencoDanceShow每人：€65.00所需时间：1-1.5小时阿尔罕布拉宫AlhambraPalaceofGranada每人：€50.00所需时间：约1.5小时马德里皇宫RoyalPalaceofMadrid每人：€40.00所需时间：约1小时西班牙海鲜饭SpanishSeafoodPaella每人：€30.00所需时间：约1.5小时圣家族大教堂SagradaFamília每人：€40.00所需时间：约1小时奎尔公园ParcGüell每人：€25.00所需时间：约1小时</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>