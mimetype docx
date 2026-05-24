--- v0 (2025-11-03)
+++ v1 (2026-05-24)
@@ -111,51 +111,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">清晨出发后，首先我们将前往有墨西哥&amp;ldquo;小威尼斯&amp;rdquo;之称的霍奇米尔科乘船游览，密集的湖泊、河流、陆地和岛屿阡陌交错，构成了个奇妙的水上世界。之后来到拥有别具一格的建筑和壁画的墨西哥国立自治大学。最后在国立人类学博物馆一起见证美洲早期的文明进程，惊叹古代美洲人的卓越成就。行程安排：霍奇米尔科泛舟游览（100分钟）&amp;rarr;墨西哥城大学城（50分钟）&amp;rarr;国立人类学博物馆（120分钟）景点介绍：【霍奇米尔科Xochimilco】霍奇米尔科在1987年被联合国教科文组织评为世界文化遗产,也是墨西哥中部最为重要的考古地之一。霍奇米尔科在瓦特语里的意思是&amp;ldquo;播种鲜花的地方&amp;rdquo;，事实上，现在它也是墨西哥最重要的鲜花市场。这里河道纵横的景象彷佛与喧闹拥挤的墨城处在两个世界，坐在五颜六色的极具墨西哥特色的小船里沿着运河游玩别有一番风情，可以一览霍奇米尔科的风光。【墨西哥国立自治大学城NationalAutonomousUniversityofMexico】位于墨城南边的大学城是墨西哥国立自治大学的主要校区，这所大学拥有悠久的历史，是墨西哥最好的也是整个拉美排名最高的大学之一，墨西哥国立自治大学许多栩栩如生的壁画在世界文化遗产之列，其校园由多位着名建筑师设计，校园中的壁画由迭戈&amp;middot;里维拉等多位壁画大师创作，整个校园现已被联合国教科文组织列为世界遗产。【国立人类学博物馆NationalMuseumofAnthropology】墨西哥人类学博物馆的建立始于&amp;ldquo;太阳历石&amp;rdquo;的发现与保存。&amp;ldquo;太阳历石&amp;rdquo;是阿兹特克人的崇拜物。1520年西班牙人在蹂躏阿兹特克人首都时，将此崇拜物埋于地下。直到1790年，太阳历石又被发现。人们把它从地下挖掘出来，当作珍贵的历史文化遗产加以保存和研究，墨西哥博物馆的活动由此展开。墨西哥人类学博物馆以它独特的富有魅力的藏品在世界博物馆界独树一帜。它的藏品不仅反映了墨西哥，也反映了整个美洲早期文明的进程，第一次向世界人民展示了美洲人民辉煌的历史。参观此着名的博物馆，人们惊叹于古代美洲人卓越成就的同时，也继而抛却长期形成的历史偏见。</w:t>
+              <w:t xml:space="preserve">清晨出发后，首先我们将前往有墨西哥&amp;ldquo;小威尼斯&amp;rdquo;之称的霍奇米尔科乘船游览，密集的湖泊、河流、陆地和岛屿阡陌交错，构成了个奇妙的水上世界。之后来到拥有别具一格的建筑和壁画的墨西哥国立自治大学。最后在国立人类学博物馆一起见证美洲早期的文明进程，惊叹古代美洲人的卓越成就。行程安排：霍奇米尔科泛舟游览（100分钟）&amp;rarr;墨西哥城大学城（50分钟）&amp;rarr;国立人类学博物馆（120分钟）景点介绍：【霍奇米尔科Xochimilco】霍奇米尔科在1987年被联合国教科文组织评为世界文化遗产,也是墨西哥中部最为重要的考古地之一。霍奇米尔科在瓦特语里的意思是&amp;ldquo;播种鲜花的地方&amp;rdquo;，事实上，现在它也是墨西哥最重要的鲜花市场。这里河道纵横的景象彷佛与喧闹拥挤的墨城处在两个世界，坐在五颜六色的极具墨西哥特色的小船里沿着运河游玩别有一番风情，可以一览霍奇米尔科的风光。【墨西哥国立自治大学城NationalAutonomousUniversityofMexico】位于墨城南边的大学城是墨西哥国立自治大学的主要校区，这所大学拥有悠久的历史，是墨西哥最好的也是整个拉美排名最高的大学之一，墨西哥国立自治大学许多栩栩如生的壁画在世界文化遗产之列，其校园由多位着名建筑师设计，校园中的壁画由迭戈&amp;middot;里维拉等多位壁画大师创作，整个校园现已被联合国教科文组织列为世界遗产。【国立人类学博物馆NationalMuseumofAnthropology】墨西哥人类学博物馆的建立始于&amp;ldquo;太阳历石&amp;rdquo;的发现与保存。&amp;ldquo;太阳历石&amp;rdquo;是阿兹特克人的崇拜物。1520年西班牙人在蹂躏阿兹特克人首都时，将此崇拜物埋于地下。直到1790年，太阳历石又被发现。人们把它从地下挖掘出来，当作珍贵的历史文化遗产加以保存和研究，墨西哥博物馆的活动由此展开。墨西哥人类学博物馆以它独特的富有魅力的藏品在世界博物馆界独树一帜。它的藏品不仅反映了墨西哥，也反映了整个美洲早期文明的进程，第一次向世界人民展示了美洲人民辉煌的历史。参观此着名的博物馆，人们惊叹于古代美洲人卓越成就的同时，也继而抛却长期形成的历史偏见。含特色午餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -177,115 +177,115 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.专业旅游用车；2.中文导游服务人员/西语司机服务人员。</w:t>
+              <w:t xml:space="preserve">1.专业旅游用车；2.中文司兼导服务人员；3.人类学博物馆+霍奇米尔科花船+特色午餐+司导服务费。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.必付费用：$80/人，请随团费一起支付，包含：人类学博物馆+霍奇米尔科花船+特色午餐+司导服务费；2.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述</w:t>
+              <w:t xml:space="preserve">1.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；</w:t>
+              <w:t xml:space="preserve">【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还，报名团费不退还；2.游客因个人原因临时自愿放弃游览，酒店住宿、交通等费用均不退还。3.取消条款如下：a.出发前30日以上免费改期或取消；b.出发前23-29日，取消收取50%罚款，改期加收20%手续费用；c.出发前22日内，恕不退改。c.订购之日到出发前48小时以上，可免费更改姓名与接送酒店。取消参照上述退改政策；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>