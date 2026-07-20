--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -381,115 +381,115 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.行程中交通费用（使用车辆类型根据当日具体参团人数决定）；2.行程中住宿（住宿晚数等于行程天数减一）；3.中英文服务人员（司机+导游/司兼导）；4.行程中早餐。</w:t>
+              <w:t xml:space="preserve">1.7-15座商务车2.专业司导补贴（含司导餐补费、住宿费）3.行程中所列早餐4.行程所列酒店住宿（默认双人间）5.百万商业车辆保险6.全程矿泉水、小食品车上无限饮用7.双筒望远镜、旅行期间无限使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.午餐和晚餐（导游将提供建议）；2.行程中需要的机票，渡轮，部分景区/国家公园内的游览交通费用；3.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；4.服务费（每人每天最低支付US$15，儿童及占座婴儿均按成人标准支付）；5.酒店房间内私人费用（洗衣费，电话费等）；6.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述黄石熊世界（小团）YellowstoneBearWorld成人：$27.00儿童（3-10岁）：$14.00包含：税费、黄石熊世界工作人员服务费OF5/EY5必付项目OF5/EY5MandatoryFee黄石湖小艇开放期间每人：$200.00黄石湖小艇关闭期间每人：$175.00黄石湖小艇开放期间包含：黄石国家公园、黄石湖自驾小艇、大提顿国家公园、大盐湖黄石湖小艇关闭期间包含：黄石国家公园、大提顿国家公园、大盐湖“天空之镜”博纳维尔盐滩半日游（BSF1）成人：$108.00儿童：$108.00两人成团，保证出发</w:t>
+              <w:t xml:space="preserve">1.国际及国内段往返机票费用及交通费2.单房差以及加床费用3.行程中所涉及的景点门票费用以及自费项目4.部分景点燃油补贴（含在自费门票价格中）5.客人全程未列出餐费6.司导服务费：全程服务费$100/人7.其他个人消费自费项目：项目名称项目说明价格备注黄石公园+大提顿国家公园黄石公园+大提顿国家公园+基础商业门票、CUA商业费+燃油补贴费、停车费。不含外国人附加费。$200/人占座位同价（团上必付基础门票）基础商业门票、CUA商业费+燃油补贴费、停车费。不含外国人附加费，除景点关闭外，其它原因费用不退。全程服务费车上矿泉水无限畅饮小食品、双筒望远镜使用及导游服务费$100/人占座位同级团上必付（全程服务费无论提前离团与退出参团小费为全程小费）服务费含（车上矿泉水无限畅饮小食品、双筒望远镜使用及导游服务费西黄石复古马车项目（6.14-8.17号）男女牛仔带领30分钟乘坐复古马车自费项目含马车、向导、燃油补贴费停车费成人$55.00/人儿童与成人同价项目及参加时间以导游安排为准六人以上成行黄石湖自驾快艇一船最多6人同乘游览时间45-60分钟、含租船费+导游工时费+燃油费。成人$65.00/人儿童与成人同价自费项目及参加时间以导游安排为准，需自驾。六人以上成行、不参加游客自由游览黄石湖。盐湖城接机+游览盐湖城三大景点、圣殿广场+州政府大厦+大盐湖+晚餐购物接送。成人$75.00/人儿童与成人同价二人成行，总时长不超5小时</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">自2026年1月1日起，美国境内11个国家公园将对非美国居民实施入园额外收费政策（请点击蓝色字体查看）。进入以上国家公园时，园区工作人员可能会现场核验游客身份，请美国居民务必随身携带有效身份证明，如美国护照、驾照或绿卡等，以便现场查验。</w:t>
+              <w:t xml:space="preserve">★★★★★报名前请仔细阅读以下事项，缴费成功后我公司默认您已知晓并认可以下事项★★★★★【外国游客国家公园入园附加费说明】自2026年1月1日起，美国国家公园将对非美国居民（含非美籍公民及非绿卡持有者）收取入园附加费USD100/人/园，或$250/人外国人年票。该费用为政策性收费，需由客人自行承担，不包含在团费及基础门票费用内，敬请理解。无论您选择使用年票（如符合使用条件）或现场支付，该附加费均属于独立收费项目。新政策涉及收取外国人附加费的国家公园共包括：（1）大提顿国家公园（GrandTetonNationalPark）（2）黄石国家公园（YellowstoneNationalPark）如客人未按规定支付相关附加费，导致无法正常入园或影响团队整体行程推进，为保障其他游客的正常游览时间，导游将无法等候，团队将按原计划进行；因此造成无法入园或无法参与后续行程，视为客人自动放弃，相关费用不予退还或补偿，敬请理解。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>