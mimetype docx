--- v0 (2026-07-03)
+++ v1 (2026-08-17)
@@ -214,50 +214,254 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">黄石国家公园（入住景区木屋酒店）全天今天我们将前往世界第一个国家公园-黄石公园。沿途无边的草原丘陵、漫山遍野的牛羊、高耸入云的雪山、徜徉不息的河流无不令人心旷神怡。七彩缤纷大棱镜热泉、五颜六色调色板、世界闻名老忠实、喷泉步道、惊艳牵牛花池、跟有机会近距离观赏野生动物…精彩会一个个接踵而来。行程安排：犹他州→黄石国家公园（必付项目，3小时，停留调色板、大棱镜、老忠实、喷泉步道、牵牛花等景点，根据当天实际情况导游会有所调整，请以实际安排为准）温馨提示：午餐赠送黄石野味大餐：当天捕捞的野生黄石鳟鱼、高角鹿肉、水牛肉等中式大餐。上午交通：乘车从犹他州前往黄石国家公园行驶距离：320英里行驶时间：5小时下午黄石国家公园YellowstoneNationalPark地处号称"美洲脊梁"的洛矶山脉，位于美国西部北洛矶山和中洛矶山之间的熔岩高原上。地热奇观是他的标志，一片由水与火锤炼而成的大地原始景观，园内自然景观分为五大区，即猛犸区、罗斯福区、峡谷区、间歇泉区和湖泊区，五个景区各具特色。超出了人类艺术所能表现的极限，是地球表面上最精彩、最壮观的美景。黄石大棱镜温泉TheGrandPrismaticHotSpring又称七彩池，是美国第一、世界第三大温泉，宽度75-91米，深达49米，每分钟会涌出大约2000升71度的热水。大棱镜温泉的令人惊叹之处在于湖面的颜色会随季节而改变。春天的时候湖面从翠绿色变为金灿灿的橙红色，这是由于富含矿物质的水体中生活着的藻类和含色素的细菌等微生物。盛夏时节，叶绿素含量相对较低，因此湖水呈现出绚烂的橙色、红色或黄色。但到了数九寒冬，由于缺乏光照，这些微生物就会产生更多的叶绿素来抑制类胡萝卜素的颜色，于是就看到水体呈现深邃的墨绿色。老忠实间歇泉OldFaithfulGeyser老忠实间歇泉因其始终如一的有规律地喷发而得名。目前大约每隔60至110分钟喷发一次，每次喷发持续四至五分钟，水柱高达40多米，蔚为壮观，而且从不间断。老忠实游客中心会提前摆出喷发时间表，可以先看好喷发时间，再放心去游览。晚上酒店：黄石公园内景区木屋GrantVillageYellowstone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">黄石国家公园（入住景区木屋酒店）全天今天我们会有一整天时间漫游黄石仙境，色彩在这里被无限组合、放大，兼似有似无的轻雾，真是一步一回头，处处皆美景。今天我们会观赏到风情万种的黄石湖，亭亭玉立的钓鱼桥，咚咚巨响的火山口，日新月异的间歇泉，挟带千军万马的黄石瀑布，壮阔恢弘的大峡谷，万马奔腾的上瀑布；五彩缤纷雾气腾腾的诺里斯；各种野生动物也会一入镜，朋友们会大饱眼福！行程安排：黄石国家公园（必付项目，7小时，停留西拇指间歇泉、钓鱼桥、泥火山、海登山谷、艺术家点、上瀑布、上梯田、下梯田、诺里斯间歇泉等景点，景点安排会根据当天实际情况有所调整）特别说明：1.黄石国家公园东门预计将于05/02/2026开放，在此之前以下景点：上下瀑布、艺术家点、海登峡谷、泥火山、钓鱼桥、西拇指间歇泉均无法参观游览，敬请谅解；2.黄石国家公园南门预计将于05/10/2026开放，因此05/02/2026-05/09/2026期间西拇指间歇泉仍无法参观游览，敬请谅解。全天黄石国家公园YellowstoneNationalPark地处号称"美洲脊梁"的洛矶山脉，位于美国西部北洛矶山和中洛矶山之间的熔岩高原上。地热奇观是他的标志，一片由水与火锤炼而成的大地原始景观，园内自然景观分为五大区，即猛犸区、罗斯福区、峡谷区、间歇泉区和湖泊区，五个景区各具特色。超出了人类艺术所能表现的极限，是地球表面上最精彩、最壮观的美景。西拇指间歇泉盆地WestThumbGeyserBasin西拇指间歇泉盆地，位于黄石湖边上，十五万年前因地壳陷落而形成，在热喷泉与湖水结合下，出现了一种烟雾弥漫的奇妙景观：烟雾缭绕处是热泉的蒸气，绿波盈盈处是黄石的湖水，与背景中蓝天白云相互辉映，形成与黄石其他温泉区不同的景观。此处相当于黄石湖的湖湾，许多间歇泉聚集此处，喷水口的颜色多种多样，有的呈透明绿色，有的呈好似水泥色般的暗暗的黑色。许许多多的喷水口呈现一种美丽的幻想。泥火山MudVolcanoArea位于黄石公园东部黄石湖北部不远。这里的喷泉喷出的大都不是水，而是泥浆，每次喷发时地动山摇。在泥火山旁，长满色彩艳丽的草，这些草看上去柔嫩至极、绚丽非凡。艺术家点ArtistPoint这里的景色特别壮观。峡谷深达三百多尺。峡谷的山壁以黄色为主，参杂着黑色，红色和粉红色，和一丛丛绿色的松树。这些颜色杂而不乱，看起来如开屏的孔雀尾巴，也像浪漫派画家在同一处地方点上了好几层色的点画法一样。黄石上瀑布UpperYellowstoneFalls上瀑布位于较大的黄石大瀑布上游400米处。瀑布延着33米落差的火山峭壁垂直而下。瀑布下方原本凹凸的火山岩已被瀑布几百年的冲刷侵蚀的非常平滑。诺里斯间歇泉盆地YellowstoneNorrisGeyserBasin诺里斯间歇泉盆地是黄石公园里最热、最不稳定的一系列间歇泉。它长期蛰伏，很久才喷发一次（上次喷发为2008年），曾创造了喷发高度380英尺的记录。此区的间歇泉颜色也颇为丰富，有清澈见底的蓝绿色，也有柔和的像牛奶一样的蓝白色。晚上酒店：黄石公园内景区木屋GrantVillageYellowstone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">黄石-汽车-大提顿国家公园-汽车-杰克逊-汽车-盐湖城全天今天我们将进入大提顿国家公园，万年不化的冰河覆盖在巍峨的大提顿山脉上，蓝天森林环绕，倒映在山脚下处子般的杰克森湖上，蛇河蜿蜒流过，宛如仙境。随后来到地道的西部牛仔小镇-杰克逊，这里也是世界闻名的度假圣地，千万不要错过市中心的鹿角公园。下午前往由史前邦纳维尔湖的最大残余部分形成的大盐湖，由于是内陆湖，湖水蒸发，导致矿物物质持续增多，盐度很高，成为鸟类，卤虫及其他动物们的天堂。行程安排：黄石→大提顿国家公园（必付项目，60分钟）→杰克逊→鹿角公园（60分钟）→大盐湖（必付项目，20分钟）→盐湖城温馨提示：1.黄石公园位于落基山脉之中，海拔约7000英呎；盛夏七八月早上温度有时只有4℃，请注意保暖上午大提顿国家公园GrandTetonNationalPark大提顿国家公园于1929年2月26日成立。大提顿国家公园内拥有长度达300公里的步道。园内并有以杰克森湖与珍妮湖为首的众多湖泊。大提顿国家公园的大部分区域均位于洛矶山脉内，自然景观十分壮美。此外，大提顿国家公园还拥有极为丰富的生物资源，包括了美洲野牛、灰熊、黑熊、驼鹿等等。鹿角公园JacksonTownSquarewithElkAntlerArches公园不大，在东西南北四个方向有用鹿角搭建成的巨型拱门。鹿角全是尖货，不过这些鹿角可不是捕杀所得，是每年冬天大批的麋鹿从山里来到杰克逊的“国家麋鹿保护区”过冬，春天鹿角自然脱落再更新，麋鹿走后，遍地留下无数的珍品。下午交通：乘车从鹿角公园前往大盐湖行驶距离：260英里行驶时间：5小时下午大盐湖GreatSaltLake大盐湖是世界第二大咸水湖，也是北美洲最大的内陆盐湖，它位于美国犹他州西部，东边是落基山脉，西边是沙漠，由10座岛屿组成。同时它也是野生动物保护区，每年吸引了数百万的候鸟。这里湖水的含盐量高达25%，仅次于死海，湖中只有一些可耐高度盐性的藻类可以生存。晚上酒店：FourPointsbySheratonSaltLakeCityAirport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">盐湖城-汽车-锡安国家公园-汽车-拉斯维加斯全天早晨前往犹他州参观议会大厦，宛如宫殿般的政府大楼是美国少有的几处不需要安检即可入内参观的州政府。随后前往摩门教的圣地圣殿广场，摩门教姊妹带领我们参观，并娓娓道来摩门教的教义以及发展的历史。结束盐湖城的游览后，我们将进入到锡安国家公园，这里钟灵毓秀，郁郁葱葱，柳暗花明，遍地芳菲。最后前往沙漠明珠，有世界赌博娱乐之都美称的拉斯韦加斯。到达后您可小憩片刻，亦可下赌场试试手气，傍晚可以自费参加夜游，看世界闻名的赌城大道，身处其中，金碧辉煌，纸醉金迷，灯红酒绿，载歌载舞。行程安排：犹他州议会大厦（30分钟）→圣殿广场（40分钟）→锡安国家公园（必付项目，60分钟）→拉斯维加斯（可自费参加夜游）上午犹他州议会大厦UtahStateCapitol犹他州政府议会大厦坐落于盐湖城，整个建筑的规模和形制可与华盛顿的国会山庄相媲美。州政府大楼顶部是拜占庭式的圆顶，在太阳光的照耀下光彩夺目绚丽辉煌。大厦内部更加富丽堂皇，精雕细琢。墙壁是光洁的大理石，天花板绘有精美的壁画，无数雕工精细的人物塑像伫立其中，栩栩如生。另外由于犹他州别名“蜂房州”，大厦门前的显眼处便摆了一座蜂房的雕塑，是来到处的游客不可不合影的景点之一。圣殿广场TempleSquare犹他州盐湖城是全球摩门教的大本营，是犹他州盐湖城市中心一组属于耶稣基督后期圣徒教会（摩门教）总部的建筑群，包括盐湖城圣殿、盐湖城大礼拜堂、盐湖城聚会堂、海鸥纪念碑和两个游客中心，占地10英亩。上午交通：乘车从圣殿广场前往锡安国家公园行驶距离：270英里行驶时间：4小时下午锡安国家公园ZionNationalPark锡安国家公园是徒步旅行者和摄影师梦寐以求的目的地，虽然位于沙漠之中，但地形绝不荒芜。公园是历经数百万年的侵蚀而形成的，千奇百态的岩层、数不胜数的荒野小径和独一无二的野生动物，无不召唤着那些寻求孤寂和灵感体验的游客。公园内的众多峡谷、动物群落和文化遗址适合在任何季节探索，不过春季和秋季，气候最为宜人，百花绽放，蔚为壮观。下午交通：乘车从锡安国家公园前往拉斯维加斯行驶距离：150英里行驶时间：2小时晚上拉斯维加斯夜景游(AG)LasVegasNightViewTour夜幕降临、华灯初上的赌城是霓虹灯的海洋，是五彩缤纷的光影世界。五公里长的拉斯维加斯大道一晚的用电量可以供一个50万人口的城市用一年，这里的建筑更是融合了全世界的精华，是当之无愧人类工程学上的奇迹，也是最具美国特色的城市！晚上酒店：枫丹白露酒店FontainebleauLasVegas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">拉斯维加斯-汽车-洛杉矶上午早餐包含外送早餐全天早上跟随经验丰富的导游前往拉斯网红欢迎招牌处打卡留念，然后前往大道上最受欢迎的网红景点——M豆巧克力世界和与其相连的可口可乐主题店，色彩缤纷的巧克力豆、口味奇特的可口可乐、琳琅满目的周边商品，游览过程中深入了解两大巨头的商品文化。您还可以在四层的巧克力世界观看3D电影，在香甜的空气中获得不一样的观影体验。随后来到最新开幕的FlyOverLasVegas，最新的光电技术+电动骑行+4D体验，用不一样的视角来欣赏拉斯维加斯及周边美景。告别赌城，我们前往网红景点——七彩巨石阵。下午抵达奥特莱斯尽享购物的乐趣，傍晚时分抵达洛杉矶。行程安排：拉斯网红欢迎招牌打卡&amp;amp;M豆巧克力世界&amp;amp;可口可乐主题店（必付项目，60分钟）→飞跃拉斯维加斯（自费，25分钟）→七彩巨石阵（30分钟）→巴斯托奥特莱斯（120分钟）→洛杉矶上午交通：乘车从酒店前往拉斯网红欢迎招牌行驶距离：10英里行驶时间：15分钟上午M豆巧克力世界M&amp;amp;M'SLasVegas这是M豆巧克力世界的首家店铺，1997年在拉斯维加斯大道开业，占地面积28000平方英尺，共有四层，各类缤纷妙趣的M豆巧克力，以及琳琅满目的周边商品等，在一饱眼福的同时享受巧克力的甜蜜丝滑吧！可口可乐主题店Coca-ColaStoreLasVegas全球只有两家的可口可乐主题店，满足你对可口可乐的所有幻想！主题店的大门是一个四层楼高的经典可口可乐瓶造型，店铺内各色商品琳琅满目，从玩具、文具、围裙到服装、台灯、饰品，所有的东西都印有“可口可乐”的商标。这里也是收藏爱好者的天堂，店内出售各个年代不同国家制造的可口可乐，印在瓶身上的各国文字，绝对是最好的纪念品。您还可以在一楼与可口可乐北极熊合影留念。飞越拉斯维加斯FlyOverLasVegas飞越拉斯维加斯是亮相在拉斯维加斯大道上的终极飞行之旅！站在52.5英尺宽的球形屏幕前，在最先进技术的加持下，您无需离开拉斯维加斯大道即可滑过广阔的草原和高耸的山峰，潜入河流奔腾的山谷，穿越陆地、海洋和天空，探索狂野的大西部，沉浸式游览特色景点。上午交通：乘车从拉斯维加斯前往七彩巨石阵行驶距离：30英里行驶时间：30分钟上午七彩巨石阵SevenMagicMountains一望无垠的内华达州拉斯维加斯远郊的沙漠之中，伫立着7座用彩色石头堆栈起来的柱子，合来就叫做七彩巨石阵（SevenMagicMountains）。这七座9米高的彩虹般的巨石阵，屹立在荒漠中，为沙漠单一的景色中注入了几分活泼的色彩。这里是网红打卡拍照一定不能错过的地方。下午交通：乘车从七彩巨石阵前往巴斯托奥特莱斯行驶距离：135英里行驶时间：2小时下午巴斯托奥特莱斯OutletsatBarstow巴斯托奥特莱斯地处沙漠，位于拉斯维加斯到洛杉矶的必经之路上。这家奥特莱斯一线奢侈品牌不是很多，但是二线品牌尤其是美国本土品牌还是较为齐全而且比较集中，服务也是相当不错，逛起来别有一番新体验。下午交通：从巴斯托奥特莱斯乘车前往洛杉矶行驶距离：110英里行驶时间：1小时40分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>