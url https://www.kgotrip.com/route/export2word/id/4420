--- v0 (2025-11-13)
+++ v1 (2026-04-11)
@@ -6,51 +6,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">【银榜惠享】冬季落基山脉丨甘露市+优鹤国家公园+班芙国家公园+强斯顿峡谷+水怪湖 4日游-行程单【君行天下】</w:t>
+        <w:t xml:space="preserve">【银榜惠享】冬季落基山脉丨甘露市+优鹤国家公园+班芙国家公园+强斯顿峡谷+变色湖 4日游-行程单【君行天下】</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="500" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
         <w:gridCol w:w="800" w:type="dxa"/>
         <w:gridCol w:w="800" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Schedule Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -111,408 +111,204 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">早上途径以畜牧及林木业为主的草原地区梅里特镇，之后参观著名的&amp;ldquo;VQA&amp;rdquo;名贵葡萄酒酿酒厂，品尝红、白葡萄美酒及购买世界闻名的加拿大冰酒。然后前往BC省水果之乡基隆拿市，畅游水怪湖，寻找印第安人神话中的湖怪&amp;ldquo;Ogopogo&amp;rdquo;。随后乘车返回灰熊镇。行程安排：温哥华&amp;rarr;梅里特镇（途经）&amp;rarr;冰酒酿酒厂+水怪湖（45分钟）&amp;rarr;灰熊镇/鲑鱼湾景点介绍：【冰酒酿酒厂GrizzliWinery】酒庄扎根于加拿大欧肯娜根地区中心。由于被群山和湖泊环绕，日照长且昼夜温差大，这里创造了独特的葡萄酒。在这里，您可以品尝红、白葡萄美酒及购买世界闻名的加拿大冰酒。【水怪湖OkanaganLake】也作欧垦娜根湖，位于加拿大西南部不列颠哥伦比亚省境内，地处欧肯纳根山谷中，为哥伦比亚河支流欧肯纳根河的源头湖。湖形狭长，面积351平方公里。当地土著印第安人中传说，湖中存在一种叫奥古布古的水怪。这里空气干燥，四季分明，气候及环境得天独厚，是四季皆宜的旅游胜地。</w:t>
+              <w:t xml:space="preserve">早上途径以畜牧及林木业为主的草原地区梅里特镇，之后参观著名的&amp;ldquo;VQA&amp;rdquo;名贵葡萄酒酿酒厂，品尝红、白葡萄美酒及购买世界闻名的加拿大冰酒。然后前往变色湖，欣赏时刻随环境变换的湖水颜色，感受大自然的神奇与魅力。随后乘车返回鲑鱼湾。行程安排：温哥华&amp;rarr;梅里特镇（途经）&amp;rarr;冰酒酿酒厂（30分钟）&amp;rarr;变色湖（15分钟）&amp;rarr;鲑鱼湾景点介绍：【冰酒酿酒厂GrizzliWinery/SummerHillWinery】酒庄扎根于加拿大欧肯娜根地区中心。由于被群山和湖泊环绕，日照长且昼夜温差大，这里创造了独特的葡萄酒。在这里，您可以品尝红、白葡萄美酒及购买世界闻名的加拿大冰酒。【变色湖KalamalkaLake】卡拉马尔卡湖，又名&amp;ldquo;变色湖&amp;rdquo;，是加拿大不列颠哥伦比亚省中南部内陆高原的一个大型湖泊，位于奥卡诺根湖以东。在一年中的不同时间，湖水的颜色会从青色变为靛蓝色，且在不同区域同时呈现，因此被称为&amp;ldquo;千色湖&amp;rdquo;。在天气转暖、浮游植物光合作用增强的时期，水体中的钙、碳酸根离子和磷会沉淀下来，改变水的颜色，增加浊度。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">早上途径以畜牧及林木业为主的草原地区梅里特镇，之后参观著名的&amp;ldquo;VQA&amp;rdquo;名贵葡萄酒酿酒厂，品尝红、白葡萄美酒及购买世界闻名的加拿大冰酒。然后前往BC省水果之乡基隆拿市，畅游水怪湖，寻找印第安人神话中的湖怪&amp;ldquo;Ogopogo&amp;rdquo;。随后乘车返回灰熊镇。行程安排：温哥华&amp;rarr;梅里特镇（途经）&amp;rarr;冰酒酿酒厂+水怪湖（45分钟）&amp;rarr;灰熊镇/鲑鱼湾景点介绍：【冰酒酿酒厂GrizzliWinery/SummerHillWinery】酒庄扎根于加拿大欧肯娜根地区中心。由于被群山和湖泊环绕，日照长且昼夜温差大，这里创造了独特的葡萄酒。在这里，您可以品尝红、白葡萄美酒及购买世界闻名的加拿大冰酒。【水怪湖OkanaganLake】也作欧垦娜根湖，位于加拿大西南部不列颠哥伦比亚省境内，地处欧肯纳根山谷中，为哥伦比亚河支流欧肯纳根河的源头湖。湖形狭长，面积351平方公里。当地土著印第安人中传说，湖中存在一种叫奥古布古的水怪。这里空气干燥，四季分明，气候及环境得天独厚，是四季皆宜的旅游胜地。</w:t>
+              <w:t xml:space="preserve">今天早上我们将参观太平洋铁路纪念公园著名的&amp;ldquo;最后一根钉&amp;rdquo;。随后我们将穿过优鹤国家公园，前往朱砂湖。朱砂湖湖水源自附近的硫磺山的温泉，因而河床的颜色变成了朱砂褐色，成就了摄影师钟爱的班芙拍摄地之一。之后前往玛丽莲&amp;middot;梦露主演的经典名片《大江东去》外景地之一的弓河瀑布。乘坐班芙硫磺山缆车饱览山间美景。最后我们将前往班芙上温泉（请自备泳衣浴巾等），助您洗去一天旅途的疲惫。10/14/2025-11/09/2025&amp;amp;11/22/2025-04/30/2026期间行程安排：鲑鱼湾&amp;rarr;最后一根钉纪念碑（30分钟）&amp;rarr;优鹤国家公园（途经）&amp;rarr;朱砂湖（15分钟）&amp;rarr;弓河瀑布（15分钟）&amp;rarr;班芙国家公园&amp;rarr;班芙硫磺山缆车（必付项目，60分钟）&amp;rarr;班芙上温泉（自费，60分钟）&amp;rarr;班芙11/10/2025-11/21/2025期间行程安排：鲑鱼湾&amp;rarr;最后一根钉纪念碑（30分钟）&amp;rarr;优鹤国家公园（途经）&amp;rarr;朱砂湖（15分钟）&amp;rarr;弓河瀑布（15分钟）&amp;rarr;班芙国家公园&amp;rarr;露易丝湖缆车（必付项目，60分钟）&amp;rarr;班芙上温泉（自费，60分钟）&amp;rarr;班芙温馨提示：1.因班芙上温泉设施正在进行维护升级，预计将于2026年初重新开放。由于尚未公布具体开放日期，即日起至景区官方宣布恢复开放前，行程当天将无法到访班芙上温泉，敬请谅解！2.景区内设有投币式置物柜，如需使用请自备硬币（$2加币面额）；3.景点内提供泳衣及毛巾租借服务，费用及使用规则由景点自行管理，客人可视个人需要自行选择是否租借；4.不参加此自费活动的客人，将由导游安排前往班芙小镇自由活动；5.如有心脏病、高血压、糖尿病、怀孕或身体不适等情况，请根据自身状况及医生建议，自行酌情决定是否参加温泉活动。景点介绍：【最后一根钉TheLastSpike】&amp;ldquo;最后一根钉&amp;rdquo;纪念碑建于1985年，为纪念100年前加拿大横贯东西的铁路在此接轨完工而修建。当年太平洋铁路公司董事长史提夫在这里钉上最后一个具有历史意义的金子做钉子，被称为&amp;ldquo;最后一根钉&amp;rdquo;，标着这条铁路大动脉顺利竣工。纪念碑并不大，基座镶嵌着加拿大13个不同省份，捐赠的各种不同颜色的13块玉石、花岗岩，它们寓意着这条铁路的开通，就像是一条纽带，将加拿大横贯东西的各个省紧密连结在一起。【优鹤国家公园YohoNationalPark】YOHO是印地安人的惊叹，优鹤国家公园内拔地而起的山墙和奔腾飞溅的瀑布都令人望而兴叹，公园因而获名。公园拥有加拿大最高的瀑布奇景、世界级的化石遗迹地和鬼斧神工的的天然地形景观。优鹤和班芙、贾斯珀同被联合国教科文组织列为世界遗产。【朱砂湖VermilionLake】朱砂湖它位于班夫镇北部,距离班夫镇仅1.7公里,是片宽阔的湿地沼泽，由三座小湖串连而成，在朝霞与晚霞的映照下湖面会被染成鲜红色，故得此名。如果足够幸运的话,还可以捕捉到不少野生动物的身影，各种水禽、麋鹿或是大角羊等。【弓河瀑布BowFalls】上个世纪50年代玛丽莲&amp;middot;梦露主演的电影《大江东去》（RiverofNoReturn）即取景于此。在影片中，性感女神玛丽莲&amp;middot;梦露就是在这条河边晾衣服的。自此之后，每年弓河瀑布都会吸引大批的背包客都会前来观赏。【班芙国家公园BanffNationalPark】班芙国家公园是加拿大的第一个国家公园和世界第三个国家公园，作为&amp;ldquo;落基山脉国家公园群&amp;rdquo;的一部分于1984年列入《世界遗产名录》。整个国家公园的面积达6,641平方千米，有谷地高山、冰原河流、森林草地，是堪称世界一流的旅游目的地。【班芙硫磺山缆车BanffGondola】乘班芙观光缆车仅8分钟即可抵达2,281米的硫磺山山顶。在山顶，可以360度全景观赏班芙国家公园、班芙小镇和弓河河谷，尽揽落基山脉无与伦比的美景，山顶设有餐厅与互动体验厅。从新餐厅及互动展品到多感官剧院及令人赞叹的360度观景台，全新的班芙缆车体验让您收获更丰富的感官体验。【露易丝湖缆车LakeLouiseGondola】在露易丝湖缆车上，不仅可以俯瞰宝石一般的露易丝湖，这里还是最棒的灰熊观光点。露易丝湖水源自维多利亚冰川，湖水碧绿清澈，远望就像镶嵌在落基山脉中的一颗翡翠。您在缆车上可以看到群山环抱的震撼全景，还可以看到维多利亚冰川的顶端。通过缆车你可以轻松的到达怀特豪山，在那里你不仅能够一睹露易斯湖的全景和雪山的壮阔。【班芙上温泉BanffUpperHotSpring】来到班芙，怎可不试试冬日里最具人气的原生态硫磺山温泉呢？前往硫磺山脚下舒适温暖的班芙上温泉，在清冷的空气中，被雪山和森林环绕，享受纯天然养生硫磺温泉浴，冰火两重天，实在是人生一大享受。【班芙小镇TownofBanff】班芙是加拿大阿尔伯塔省班芙国家公园内的一个小镇，是加拿大最受欢迎的旅游目的地之一。它以其山区环境和温泉而闻名，是户外运动和远足、骑自行车、攀爬和滑雪的热门目的地之一。因班芙地区酒店资源紧张，无法指定入住房型，届时将由酒店依据当日房况随机安排大床房或双床房，敬请谅解！</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">今天早上我们将参观太平洋铁路纪念公园著名的&amp;ldquo;最后一根钉&amp;rdquo;。随后我们将穿过优鹤国家公园，前往朱砂湖。朱砂湖湖水源自附近的硫磺山的温泉，因而河床的颜色变成了朱砂褐色，成就了摄影师钟爱的班芙拍摄地之一。之后前往玛丽莲&amp;middot;梦露主演的经典名片《大江东去》外景地之一的弓河瀑布。乘坐班芙硫磺山缆车饱览山间美景。特别赠送班芙上温泉（请自备泳衣浴巾等），助您洗去一天旅途的疲惫。行程安排：灰熊镇/鲑鱼湾&amp;rarr;最后一根钉纪念碑（30分钟）&amp;rarr;优鹤国家公园（途经）&amp;rarr;朱砂湖&amp;rarr;弓河瀑布（15分钟）&amp;rarr;班芙国家公园&amp;rarr;班芙硫磺山缆车（必付项目，60分钟）&amp;rarr;班芙上温泉（赠送门票，60分钟）&amp;rarr;班芙温馨提示：1.温泉区提供置物柜（2元硬币），请注意贵重物品的保管；2.温泉区提供泳衣及毛巾租赁服务；3.此温泉为赠送项目，如因游客个人原因或景点维护关闭原因，而无法参加温泉，不作任何退款。4.由于班芙硫磺山缆车检修停运，因此11/07/2023出发的团将取消此项目。1）对于已支付必付费的客人，我们对该缆车项目全额退款（成人：CAD$50/USD$40；小童（6-15岁）CAD$33含税/USD$26。以上金额均已含税，退款币种与订单支付币种一致）。其他行程不变。2）未支付必付费的客人，导游在行程中仅收取必付费-班芙公园门票，金额为成人：CAD$28.75/USD$23；小童（6-15岁）CAD$24.75含税/USD$20，以上金额均已含税。涉及到的套餐团及出发班期为：11月3日：BAW8套餐B、YWBCR7套餐B、YWBCR8套餐B11月4日：BAW7套餐C、BAW8套餐D11月5日：BAW6套餐B、BAW7套餐B、BAW8套餐C11月6日：BAW5、BAW6套餐A、BAW7套餐A、BAW8套餐A、YWVCR4、YWVCR511月7日：WVCR3、WVCR45.11/11/2023及11/14/2023出发的团，班芙硫磺山缆车将调整为露易丝湖缆车。涉及到的套餐团及出发班期为：11月7日：BAW8套餐B、YWBCR7套餐A、YWBCR8套餐A11月8日：BAW7套餐C、BAW8套餐D11月9日：BAW6套餐B、BAW7套餐B、BAW8套餐C11月10日：BAW5、BAW6套餐A、BAW7套餐A、BAW8套餐A、BAW8套餐B、YWVCR4、YWVCR5、YWBCR7套餐B、YWBCR8套餐B11月11日：BAW7套餐C、BAW8套餐D、WVCR3、WVCR4；11月12日：BAW6套餐B、BAW7套餐B、BAW8套餐C11月13日：BAW5、BAW6套餐A、BAW7套餐A、BAW8套餐A、YWVCR4、YWVCR511月14日：WVCR3、WVCR4景点介绍：【最后一根钉TheLastSpike】&amp;ldquo;最后一根钉&amp;rdquo;纪念碑建于1985年，为纪念100年前加拿大横贯东西的铁路在此接轨完工而修建。当年太平洋铁路公司董事长史提夫在这里钉上最后一个具有历史意义的金子做钉子，被称为&amp;ldquo;最后一根钉&amp;rdquo;，标着这条铁路大动脉顺利竣工。纪念碑并不大，基座镶嵌着加拿大13个不同省份，捐赠的各种不同颜色的13块玉石、花岗岩，它们寓意着这条铁路的开通，就像是一条纽带，将加拿大横贯东西的各个省紧密连结在一起。【优鹤国家公园YohoNationalPark】YOHO是印地安人的惊叹，优鹤国家公园内拔地而起的山墙和奔腾飞溅的瀑布都令人望而兴叹，公园因而获名。公园拥有加拿大最高的瀑布奇景、世界级的化石遗迹地和鬼斧神工的的天然地形景观。优鹤和班芙、贾斯珀同被联合国教科文组织列为世界遗产。【朱砂湖VermilionLake】【弓河瀑布BowFalls】上个世纪50年代玛丽莲&amp;middot;梦露主演的电影《大江东去》（RiverofNoReturn）即取景于此。在影片中，性感女神玛丽莲&amp;middot;梦露就是在这条河边晾衣服的。自此之后，每年弓河瀑布都会吸引大批的背包客都会前来观赏。【班芙国家公园BanffNationalPark】班芙国家公园是加拿大的第一个国家公园和世界第三个国家公园，作为&amp;ldquo;落基山脉国家公园群&amp;rdquo;的一部分于1984年列入《世界遗产名录》。整个国家公园的面积达6,641平方千米，有谷地高山、冰原河流、森林草地，是堪称世界一流的旅游目的地。【班芙硫磺山缆车BanffGondola】乘班芙观光缆车仅8分钟即可抵达2,281米的硫磺山山顶。在山顶，可以360度全景观赏班芙国家公园、班芙小镇和弓河河谷，尽揽落基山脉无与伦比的美景，山顶设有餐厅与互动体验厅。从新餐厅及互动展品到多感官剧院及令人赞叹的360度观景台，全新的班芙缆车体验让您收获更丰富的感官体验。【班芙上温泉BanffUpperHotSpring】来到班芙，怎可不试试冬日里最具人气的原生态硫磺山温泉呢？前往硫磺山脚下舒适温暖的班芙上温泉，在清冷的空气中，被雪山和森林环绕，享受纯天然养生硫磺温泉浴，冰火两重天，实在是人生一大享受。【班芙小镇BanffTown】班芙是加拿大阿尔伯塔省班芙国家公园内的一个小镇，是加拿大最受欢迎的旅游目的地之一。它以其山区环境和温泉而闻名，是户外运动和远足、骑自行车、攀爬和滑雪的热门目的地之一。</w:t>
+              <w:t xml:space="preserve">早上前往落基山脉的强斯顿峡谷。冬季来临后，精心安排冰爪徒步冰雪峡谷之中，看高挂的瀑布画出的线条，美景百闻不如一见。随后前往以英国王室美丽的露易丝公主为名的露易丝湖，漫步在美丽的露易丝湖上，惬意怡人。行程安排：班芙&amp;rarr;强斯顿峡谷（60分钟）&amp;rarr;露易丝湖（60分钟）&amp;rarr;优鹤国家公园（途经）&amp;rarr;冰川国家公园（途经）&amp;rarr;鲑鱼湾景点介绍：【强斯顿峡谷JohnstonCanyon】强斯顿峡谷位于将班芙镇与露易丝湖串联在一起的弓谷公园大道上，它是由数千年的河水侵蚀而成，所以峡谷内多见溪流和瀑布。峡谷地形幽深险奇，夏季水流湍急，冬季冰雪覆盖。峡谷内植被覆盖茂盛，夏季郁郁葱葱、空气清新，冬季挂满了晶莹的树挂，各有特色。【露易丝湖LakeLouise】位于1号公路南侧的露易丝湖是班芙国家公园内一处著名景点，它以维多利亚山为屏障，在茂密森林的包围下，山水相依，形成一幅完美的风景照，露易丝湖就像一颗明珠，超尘脱俗，因此它被誉为&amp;ldquo;落基山脉上的蓝宝石&amp;rdquo;，成为摄影师们青睐的湖泊。【优鹤国家公园YohoNationalPark】YOHO是印地安人的惊叹，优鹤国家公园内拔地而起的山墙和奔腾飞溅的瀑布都令人望而兴叹，公园因而获名。公园拥有加拿大最高的瀑布奇景、世界级的化石遗迹地和鬼斧神工的的天然地形景观。优鹤和班芙、贾斯珀同被联合国教科文组织列为世界遗产。【冰川国家公园GlacierNationalPark】冰川国家公园在加拿大英属哥伦比亚省的落基山脉上。公园因冰川和铁路博物馆出名。于1886年建立，占地约1394平方公里。冰川退缩后留下许许多多美丽的山川、湖泊和瀑布等，风景从大到小都变化万千，非常美丽。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">今天早上我们将参观太平洋铁路纪念公园著名的&amp;ldquo;最后一根钉&amp;rdquo;。随后我们将穿过优鹤国家公园，前往朱砂湖。朱砂湖湖水源自附近的硫磺山的温泉，因而河床的颜色变成了朱砂褐色，成就了摄影师钟爱的班芙拍摄地之一。之后前往玛丽莲&amp;middot;梦露主演的经典名片《大江东去》外景地之一的弓河瀑布。乘坐班芙硫磺山缆车饱览山间美景。特别赠送班芙上温泉（请自备泳衣浴巾等），助您洗去一天旅途的疲惫。行程安排：灰熊镇/鲑鱼湾&amp;rarr;最后一根钉纪念碑（30分钟）&amp;rarr;优鹤国家公园（途经）&amp;rarr;朱砂湖&amp;rarr;弓河瀑布（15分钟）&amp;rarr;班芙国家公园&amp;rarr;班芙硫磺山缆车（必付项目，60分钟）&amp;rarr;班芙上温泉（赠送门票，60分钟）&amp;rarr;班芙温馨提示：1.温泉区提供置物柜（2元硬币），请注意贵重物品的保管；2.温泉区提供泳衣及毛巾租赁服务；3.此温泉为赠送项目，如因游客个人原因或景点维护关闭原因，而无法参加温泉，不作任何退款。特别说明：1.接景区通知，以下日期当天到访无法安排必付项目班芙硫磺山缆车：11月8日（周五）、11月10日（周日）、11月13日（周三）、11月15日（周五），届时将改乘露易丝湖缆车；卡进温出产品WVC4、CWVC5、CWVC6V相关受影响班期不安排缆车的替换游览行程，预付款项中缆车费用部分将退还。10月30日（周三）、11月6日（周三）因露易丝湖缆车同样处于关闭状态，因此无法安排缆车游览，预付款项中缆车费用部分将退还，受影响产品天数及出发班期见表格（请点击蓝色字体查看）。2.班芙上温泉将在10/01/2024-10/18/2024期间关闭，在此期间到访无法赠送温泉体验，敬请谅解，受影响产品天数及出发班期见表格（请点击蓝色字体查看）。景点介绍：【最后一根钉TheLastSpike】&amp;ldquo;最后一根钉&amp;rdquo;纪念碑建于1985年，为纪念100年前加拿大横贯东西的铁路在此接轨完工而修建。当年太平洋铁路公司董事长史提夫在这里钉上最后一个具有历史意义的金子做钉子，被称为&amp;ldquo;最后一根钉&amp;rdquo;，标着这条铁路大动脉顺利竣工。纪念碑并不大，基座镶嵌着加拿大13个不同省份，捐赠的各种不同颜色的13块玉石、花岗岩，它们寓意着这条铁路的开通，就像是一条纽带，将加拿大横贯东西的各个省紧密连结在一起。【优鹤国家公园YohoNationalPark】YOHO是印地安人的惊叹，优鹤国家公园内拔地而起的山墙和奔腾飞溅的瀑布都令人望而兴叹，公园因而获名。公园拥有加拿大最高的瀑布奇景、世界级的化石遗迹地和鬼斧神工的的天然地形景观。优鹤和班芙、贾斯珀同被联合国教科文组织列为世界遗产。【朱砂湖VermilionLake】【弓河瀑布BowFalls】上个世纪50年代玛丽莲&amp;middot;梦露主演的电影《大江东去》（RiverofNoReturn）即取景于此。在影片中，性感女神玛丽莲&amp;middot;梦露就是在这条河边晾衣服的。自此之后，每年弓河瀑布都会吸引大批的背包客都会前来观赏。【班芙国家公园BanffNationalPark】班芙国家公园是加拿大的第一个国家公园和世界第三个国家公园，作为&amp;ldquo;落基山脉国家公园群&amp;rdquo;的一部分于1984年列入《世界遗产名录》。整个国家公园的面积达6,641平方千米，有谷地高山、冰原河流、森林草地，是堪称世界一流的旅游目的地。【班芙硫磺山缆车BanffGondola】乘班芙观光缆车仅8分钟即可抵达2,281米的硫磺山山顶。在山顶，可以360度全景观赏班芙国家公园、班芙小镇和弓河河谷，尽揽落基山脉无与伦比的美景，山顶设有餐厅与互动体验厅。从新餐厅及互动展品到多感官剧院及令人赞叹的360度观景台，全新的班芙缆车体验让您收获更丰富的感官体验。【班芙上温泉BanffUpperHotSpring】来到班芙，怎可不试试冬日里最具人气的原生态硫磺山温泉呢？前往硫磺山脚下舒适温暖的班芙上温泉，在清冷的空气中，被雪山和森林环绕，享受纯天然养生硫磺温泉浴，冰火两重天，实在是人生一大享受。【班芙小镇BanffTown】班芙是加拿大阿尔伯塔省班芙国家公园内的一个小镇，是加拿大最受欢迎的旅游目的地之一。它以其山区环境和温泉而闻名，是户外运动和远足、骑自行车、攀爬和滑雪的热门目的地之一。</w:t>
-[...203 lines deleted...]
-              <w:t xml:space="preserve">早上从灰熊镇出发，我们将前往位于欧肯那根山谷北方的花旗参的故乡甘露市，城市的名字来自印第安语&amp;ldquo;Cumcloups&amp;rdquo;，反映该市是位于汤普森河两条支流的汇合处。最后沿着景色优美的菲沙河谷公路返回温哥华。行程安排：灰熊镇/鲑鱼湾&amp;rarr;甘露市花旗参工厂（40分钟）&amp;rarr;风景优美的菲沙河谷&amp;rarr;温哥华景点介绍：【甘露市花旗参工厂KamloopsGinsengFactory】北美的花旗参原来最大的产地在美国，甘露市后来才种植花旗参的。因为甘露市具备无污染的肥沃泥土、半沙漠干燥型气候等条件，这里也成为北美最大的花旗参产地，被誉为"花旗参之都"。这里有着悠久的原住民历史与文化，这里共有十七个原住民部落小区，为BC省内陆最重要的原住民小区。</w:t>
+              <w:t xml:space="preserve">早上从鲑鱼湾出发，我们将前往位于欧肯那根山谷北方的花旗参的故乡甘露市，城市的名字来自印第安语&amp;ldquo;Cumcloups&amp;rdquo;，反映该市是位于汤普森河两条支流的汇合处。最后沿着景色优美的菲沙河谷公路返回温哥华。行程安排：鲑鱼湾&amp;rarr;甘露市花旗参工厂（40分钟）&amp;rarr;风景优美的菲沙河谷&amp;rarr;温哥华景点介绍：【甘露市花旗参工厂KamloopsGinsengFactory】北美的花旗参原来最大的产地在美国，甘露市后来才种植花旗参的。因为甘露市具备无污染的肥沃泥土、半沙漠干燥型气候等条件，这里也成为北美最大的花旗参产地，被誉为"花旗参之都"。这里有着悠久的原住民历史与文化，这里共有十七个原住民部落小区，为BC省内陆最重要的原住民小区。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -534,115 +330,115 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.交通：当地舒适空调旅游巴士；2.司导：中英双语导游服务；3.住宿：行程中列明酒店，标准间。</w:t>
+              <w:t xml:space="preserve">1.交通：当地舒适空调旅游巴士；2.司导：中英双语导游服务；3.行程中住宿（住宿晚数等于行程天数减一）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.加币价格不含联邦服务税5%GST；2.司机导游服务费（每人每天USD$12美金/CAD$15加币）；3.全程餐饮；4.行程中提及活动门票；5.其他私人消费，如洗衣、电话、饮品、购物、收费电视等；6.因交通延阻、战争、政变、罢工、天气、航班取消或更改时间等不可抗力原因所导致的额外费用；7.任何种类的旅游保险。自费项目项目名称价格说明描述BAW必付项目BAWMandatoryFee成人（16歲及以上）：USD$63.00/CAD$75.00儿童（6-15岁）：USD$46.00/CAD$55.00起包含班芙国家公园门票及硫磺山缆车；加币价格不含联邦服务税5%GST；此项目费用可于团出发前付清，也可现付给导游（如果订单内含儿童，请务必在预定行程时提前备注告知儿童年龄，否则将按成人标准在现场收取费用）。BAW落基山4天餐费RockyMountain4-DayMeals成人：USD$142.00/CAD$170.00儿童（2-11岁）：USD$128.00/CAD$153.00共6餐，包含2早餐+2午餐+2晚餐；加币价格不含联邦服务税5%GST。冬季露易丝湖城堡酒店午餐餐费ChateauLakeLouiseHotelLunchFee成人：USD$70.00/CAD$85.00儿童（2-11岁）：USD$42.00/CAD$50.00强烈建议您在报名时一并订购，并告知套餐主菜选择（主菜为牛肉或鸡肉或素食，三选一，如未提前告知默认选择牛肉为主菜）；资源预订后，出团前7天内及出团期间无法取消或更改；出团前7天内及出团期间是否可加订根据资源实际情况而定。加币价格不含联邦服务税5%GST。落基山（BA4）班芙段预定巴士前三排座位每人：USD$60.00/CAD$80.00加币价格不含联邦服务税5%GST。</w:t>
+              <w:t xml:space="preserve">1.加币价格不含联邦服务税5%GST；2.司机导游服务费（接机日选择只接机USD$7美金/CAD$10加币每人，选择只加参加精华游或选择接机并参加精华游USD$15/CAD$20加币每人，其余行程USD$15美金/CAD$20加币每人每天）；3.全程餐饮；4.行程中提及活动门票；5.其他私人消费，如洗衣、电话、饮品、购物、收费电视等；6.因交通延阻、战争、政变、罢工、天气、航班取消或更改时间等不可抗力原因所导致的额外费用；7.任何种类的旅游保险。自费项目项目名称价格说明描述BAW/BACW必付项目BAW/BACWMandatoryFee成人（16岁及以上）：USD$67.00/CAD$80.00儿童（6-15岁）：USD$32.00/CAD$38.0010/14/2025-11/09/2025&amp;amp;11/22/2025-04/30/2026期间包含：班芙国家公园门票+硫磺山缆车；11/10/2025-11/21/2025期间包含：班芙国家公园+露易丝湖缆车。加币价格不含联邦服务税5%GST；此项目费用可于团出发前付清，也可现付给导游（如果订单内含儿童，请务必在预定行程时提前备注告知儿童年龄，否则将按成人标准在现场收取费用）。BAW/BACW落基山4天餐费RockyMountain4-DayMeals成人：USD$158.00/CAD$198.00儿童（2-11岁）：USD$138.00/CAD$178.00共7餐，包含：2早餐+3午餐+2晚餐：Day1：午餐+晚餐Day2：早餐+午餐Day3：晚餐Day4：早餐+午餐加币价格不含联邦服务税5%GST。班芙上温泉BanffUpperHotSprings每人：USD$25.00/CAD$30.00因班芙上温泉设施正在进行维护升级，预计将于2026年初重新开放。由于尚未公布具体开放日期，即日起至景区官方宣布恢复开放前，行程当天将无法到访班芙上温泉，敬请谅解！加币价格不含联邦服务税5%GST。落基山（BA4）班芙段预定巴士前五排座位每人：USD$60.00/CAD$80.00加币价格不含联邦服务税5%GST。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">以下情况适用于订单取消和更改：同订单减少参加行程人数、取消整张订单、更改行程、更改同一行程的不同参加日期。*距出发日期30天以上取消者，每人需缴纳手续费25加币，团费将全额退还；*距出发日期14天-30天（含第30天）取消，罚款团费的50%；*距出发日期14天之内（含第14天）取消，罚款团费的100%。当订单修改，资源情况改变而产生额外费用，按实际收取；任何更改或取消，必须透过电邮或传真书面形式直接与本公司联络及办理；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.以下情况适用于订单取消和更改：同订单减少参加行程人数、取消整张订单、更改行程、更改同一行程的不同参加日期。*距出发日期30天以上取消者，每人需缴纳手续费25加币，团费将全额退还；*距出发日期14天-30天（含第30天）取消，罚款团费的50%；*距出发日期14天之内（含第14天）取消，罚款团费的100%。当订单修改，资源情况改变而产生额外费用，按实际收取；任何更改或取消，必须透过电邮或传真书面形式直接与本公司联络及办理；</w:t>
+              <w:t xml:space="preserve">以下情况适用于订单取消和更改：同订单减少参加行程人数、取消整张订单、更改行程、更改同一行程的不同参加日期。*距出发日期30天以上取消者，每人需缴纳手续费25加币，团费将全额退还；*距出发日期14天-30天（含第30天）取消，罚款团费的50%；*距出发日期14天之内（含第14天）取消，罚款团费的100%。当订单修改，资源情况改变而产生额外费用，按实际收取；任何更改或取消，必须透过电邮或传真书面形式直接与本公司联络及办理；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.以下情况适用于订单取消和更改：同订单减少参加行程人数、取消整张订单、更改行程、更改同一行程的不同参加日期。*距出发日期30天以上取消者，每人需缴纳手续费25加币，团费将全额退还；*距出发日期14天-30天（含第30天）取消，罚款团费的50%；*距出发日期14天之内（含第14天）取消，罚款团费的100%。当订单修改，资源情况改变而产生额外费用，按实际收取；任何更改或取消，必须透过电邮或传真书面形式直接与本公司联络及办理；【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.以下情况适用于订单取消和更改：同订单减少参加行程人数、取消整张订单、更改行程、更改同一行程的不同参加日期。a.如果团组在出发前31日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前15日(含)至30日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前14日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。当订单修改，资源情况改变而产生额外费用，按实际收取；任何更改或取消，必须通过电邮或传真书面形式直接与本公司联络及办理。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.以下情况适用于订单取消和更改：同订单减少参加行程人数、取消整张订单、更改行程、更改同一行程的不同参加日期。a.如果团组在出发前31日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前15日(含)至30日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前14日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。当订单修改，资源情况改变而产生额外费用，按实际收取；任何更改或取消，必须通过电邮或传真书面形式直接与本公司联络及办理。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.以下情况适用于订单取消和更改：同订单减少参加行程人数、取消整张订单、更改行程、更改同一行程的不同参加日期。a.如果团组在出发前31日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前15日(含)至30日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前14日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。当订单修改，资源情况改变而产生额外费用，按实际收取；任何更改或取消，必须通过电邮或传真书面形式直接与本公司联络及办理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>