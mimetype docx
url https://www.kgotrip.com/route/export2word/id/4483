--- v0 (2025-12-05)
+++ v1 (2026-04-29)
@@ -111,101 +111,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">剑桥市是世界知名学府哈佛大学和麻省理工所在地，留影于闻名世界的谎言雕像－哈佛雕像和麻省理工学院主教学楼。而与之接壤的波士顿是美国马萨诸塞州的首府和最大城市，也是新英格兰地区的最大城市。登上保诚大厦52层的云端漫步观景台，波士顿城市景观尽收眼底！乘坐波士顿观港船，从水上视角欣赏不一样的波士顿；在昆西市场感受波士顿古老的文化遗产，购买纪念品。行程安排：波士顿&amp;rarr;剑桥市&amp;rarr;哈佛大学校园深度游（自费，60分钟）&amp;rarr;麻省理工学院校园游（30分钟）&amp;rarr;波士顿&amp;rarr;波士顿云端漫步观景台（自费，120分钟，包含午餐时间）&amp;rarr;波士顿观港船（含船票，60分钟）&amp;rarr;昆西市场（60分钟）景点介绍：【哈佛大学校园深度游HarvardUniversityIn-DepthTour】哈佛大学是一所位于美国马萨诸塞州的私立研究型大学，为常春藤盟校之一，在世界上享有顶尖学术地位、声誉、财富和影响力，被誉为美国政府的思想库。校园内由红砖砌成的教学楼和建筑物，多呈哥特式风格，却又各具特色。深度游是由富有领导魅力的哈佛大学学生带领的，在游览过程中，学生会以自己的角度为您讲解他们熟知的哈佛校园，不再是千篇一律的历史解说，而是有趣味性的小故事加上学生们的独特见解，让您印象深刻。【麻省理工学院MassachusettsInstituteofTechnology(MIT)】麻省理工学院位于剑桥市的一所综合性私立大学，无论是在美国还是全世界都有非常重要的影响力，是全球高科技和高等研究的先驱领导大学。【波士顿云端漫步观景台ViewBostonatPrudentialCenter】观景台位于波士顿第二高楼保诚大厦的52层，您可以在360度露天屋顶平台漫游，在波士顿市中心的制高点饱览全城美景！打卡大屏影院，利用交互技术在波士顿大街小巷里沉浸式自由探索，解锁波士顿地标景点（包括芬威公园）的幕后视角！景点介绍：【波士顿观港船BostonHarborCruise】从水上游览波士顿，见证这里的历史，人物，遗址，故事以及其他的许许多多-波士顿拥有着这一切。波士顿港是西半球最古老的不断活跃的海港。在欧洲人到达四千年之前，土著人民将麻塞诸塞州湾作为繁忙的交易区域。欧洲麻塞诸塞湾殖民地建成后，海港成为主要的商业中心。波士顿港观港船向乘客展现了这样一个迷人的城市。徜徉于平静的港湾,极目远眺，城市的建筑物在天空的映衬下挺拔壮阔。【波士顿昆西市场QuincyMarket】昆西市场是波士顿知名的旅游景点和购物场所。昆西市场的特色在于其独特的罗马式建筑风格，大型圆柱和标志性的三角式屋顶、经典的罗马式雕刻大门以及花岗岩建材与现代美式风格的矩形玻璃，成功地将古典美与现代美合二为一。市场旁边两座建筑分别叫南市和北市，荟萃了各种小商店，在这里可以淘到各种波士顿小纪念品。</w:t>
-[...49 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">剑桥市是世界知名学府哈佛大学和麻省理工所在地，留影于闻名世界的谎言雕像－哈佛雕像和麻省理工学院主教学楼。而与之接壤的波士顿是美国马萨诸塞州的首府和最大城市，也是新英格兰地区的最大城市。登上保诚大厦52层的云端漫步观景台，波士顿城市景观尽收眼底！乘坐波士顿观港船，从水上视角欣赏不一样的波士顿；在昆西市场感受波士顿古老的文化遗产，购买纪念品。行程安排：波士顿&amp;rarr;剑桥市&amp;rarr;哈佛大学校园深度游（自费，60分钟）&amp;rarr;麻省理工学院校园游（30分钟）&amp;rarr;波士顿&amp;rarr;波士顿云端漫步观景台（必付项目，120分钟，包含午餐时间）&amp;rarr;波士顿观港船（自费，60分钟）&amp;rarr;昆西市场（60分钟）景点介绍：【哈佛大学校园深度游HarvardUniversityIn-DepthTour】哈佛大学是一所位于美国马萨诸塞州的私立研究型大学，为常春藤盟校之一，在世界上享有顶尖学术地位、声誉、财富和影响力，被誉为美国政府的思想库。校园内由红砖砌成的教学楼和建筑物，多呈哥特式风格，却又各具特色。深度游是由富有领导魅力的哈佛大学学生带领的，在游览过程中，学生会以自己的角度为您讲解他们熟知的哈佛校园，不再是千篇一律的历史解说，而是有趣味性的小故事加上学生们的独特见解，让您印象深刻。【麻省理工学院MassachusettsInstituteofTechnology(MIT)】麻省理工学院位于剑桥市的一所综合性私立大学，无论是在美国还是全世界都有非常重要的影响力，是全球高科技和高等研究的先驱领导大学。【波士顿云端漫步观景台ViewBostonatPrudentialCenter】观景台位于波士顿第二高楼保诚大厦的52层，您可以在360度露天屋顶平台漫游，在波士顿市中心的制高点饱览全城美景！打卡大屏影院，利用交互技术在波士顿大街小巷里沉浸式自由探索，解锁波士顿地标景点（包括芬威公园）的幕后视角！景点介绍：【波士顿观港船BostonHarborCruise】从水上游览波士顿，见证这里的历史，人物，遗址，故事以及其他的许许多多-波士顿拥有着这一切。波士顿港是西半球最古老的不断活跃的海港。在欧洲人到达四千年之前，土著人民将麻塞诸塞州湾作为繁忙的交易区域。欧洲麻塞诸塞湾殖民地建成后，海港成为主要的商业中心。波士顿港观港船向乘客展现了这样一个迷人的城市。徜徉于平静的港湾,极目远眺，城市的建筑物在天空的映衬下挺拔壮阔。【波士顿昆西市场QuincyMarket】昆西市场是波士顿知名的旅游景点和购物场所。昆西市场的特色在于其独特的罗马式建筑风格，大型圆柱和标志性的三角式屋顶、经典的罗马式雕刻大门以及花岗岩建材与现代美式风格的矩形玻璃，成功地将古典美与现代美合二为一。市场旁边两座建筑分别叫南市和北市，荟萃了各种小商店，在这里可以淘到各种波士顿小纪念品。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
@@ -260,83 +209,83 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.餐饮；2.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；3.服务费（每人每天最低支付US$12，儿童及占座婴儿均按成人标准支付）；4.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述必付项目：波士顿云端漫步观景台ViewBostonatPrudentialCenter（Mandatory）成人：$34.99老人（65岁+）：$32.99儿童（6-12岁）：$28.99波士顿观港船BostonHarborCruise成人：$46.00老人（65+岁）：$46.00儿童（3-11岁）：$41.00哈佛大学深度游HarvardUniversityIn-DepthTour成人：$25.00老人（66岁+）：$25.00儿童（3-12岁）：$15.00</w:t>
+              <w:t xml:space="preserve">1.餐饮；2.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；3.服务费（每人每天最低支付US$15，儿童及占座婴儿均按成人标准支付）；4.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述必付项目：波士顿云端漫步观景台ViewBostonatPrudentialCenter（Mandatory）成人：$37.00老人（65岁+）：$35.00儿童（6-12岁）：$18.00波士顿观港船BostonHarborCruise成人：$46.00老人（65+岁）：$46.00儿童（3-11岁）：$41.00哈佛大学深度游HarvardUniversityIn-DepthTour成人：$25.00老人（66岁+）：$25.00儿童（3-12岁）：$15.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
+              <w:t xml:space="preserve">1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>