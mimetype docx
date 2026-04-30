--- v0 (2025-11-01)
+++ v1 (2026-04-30)
@@ -111,204 +111,102 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">清晨，前往美国国家诞生地-费城，多重视角畅游友爱之城。下午前往美国首都华盛顿DC，华盛顿是美国的政治中心，白宫、国会、最高法院均设在这里，它也拥有众多国家驻美大使馆，是著名旅游胜地。行程安排：纽约&amp;rarr;费城&amp;rarr;国家独立历史公园&amp;amp;午餐（90分钟）&amp;rarr;华盛顿特区&amp;rarr;国会山庄深度游（自费入内参观，1.5小时）+外观联邦最高法院和国会图书馆&amp;rarr;白宫（外观，30分钟）&amp;rarr;酒店景点介绍：【国家独立历史公园IndependenceNationalHistoricalPark】费城这片土地，见证了美国的独立和诞生。根据美国独立战争的精神建造的国家独立历史公园里包含了一些与美国革命和建国历史有关的历史建筑，被称为&amp;ldquo;美国最具有历史意义的一平方英里&amp;ldquo;。在公园里，可以看到绿树环抱的独立广场，高高耸立的乳白色钟塔，还有着站立在草坪上开国群英的铜像，这里的整体氛围使人感到庄严肃穆。景点介绍：【国会山庄全景深度游U.S.CapitolIn-depthTour】作为美国的政治中心，华盛顿拥有着众多标志性的政治文化景观，如国会大厦，美国联邦最高法院等。在国会山庄全景深度游中，我们将入内华盛顿特区的几何中心&amp;mdash;&amp;mdash;国会大厦，行走在华丽精美的国会走廊，聆听每一幅壁画和每一座雕像背后的故事，深度了解为什么这里是民有、民治、民享政权的最高象征。【白宫TheWhiteHouse】白宫是一幢白色的新古典风格砂岩建筑物，占地7.3万多平方米，由主楼和东、西两翼三部分组成。白宫是历任美国总统的办公和居住之地，也是美国政府的代名词。美国很多重要决策议案都是由总统在白宫签署和发出声明。美国开国元勋乔治华盛顿对美国总统官邸的建造曾发表过他的观点：它决不能是一座宫殿，决不能豪华，因为在这里工作的主人是国家仆人。</w:t>
+              <w:t xml:space="preserve">清晨，前往美国国家诞生地-费城，多重视角畅游友爱之城。下午前往美国首都华盛顿DC，华盛顿是美国的政治中心，白宫、国会、最高法院均设在这里，它也拥有众多国家驻美大使馆，是著名旅游胜地。行程安排：纽约&amp;rarr;费城&amp;rarr;国家独立历史公园（30分钟）&amp;rarr;华盛顿特区&amp;rarr;国会大厦+美国国家档案馆深度游（自费入内参观，2小时，包含外观联邦最高法院和国会图书馆）&amp;rarr;白宫（外观，30分钟）&amp;rarr;酒店景点介绍：【国家独立历史公园IndependenceNationalHistoricalPark】费城这片土地，见证了美国的独立和诞生。根据美国独立战争的精神建造的国家独立历史公园里包含了一些与美国革命和建国历史有关的历史建筑，被称为&amp;ldquo;美国最具有历史意义的一平方英里&amp;ldquo;。在公园里，可以看到绿树环抱的独立广场，高高耸立的乳白色钟塔，还有着站立在草坪上开国群英的铜像，这里的整体氛围使人感到庄严肃穆。景点介绍：【国会大厦U.S.Capitol】作为美国的政治中心，华盛顿拥有着众多标志性的政治文化景观，如国会大厦，美国联邦最高法院等。我们将入内华盛顿特区的几何中心&amp;mdash;&amp;mdash;国会大厦，行走在华丽精美的国会走廊，聆听每一幅壁画和每一座雕像背后的故事，深度了解为什么这里是民有、民治、民享政权的最高象征。【美国国家档案馆TheNationalArchives】国家档案馆收录了美国历史上各时期的珍贵文件，照片，和影像数据。其中最为著名的藏品便是1776年建国伊始起草的写在羊皮纸上的开国档原稿，共包括3份：《独立宣言》，《美国宪法》和《权利法案》。还有林肯在南北战争期间颁布的解放黑奴的《1863解放宣言》，二战结束纳粹德国的投降书，令尼克松东窗事发并最终将其拉下马的水门事件录音带等。【白宫TheWhiteHouse】白宫是一幢白色的新古典风格砂岩建筑物，占地7.3万多平方米，由主楼和东、西两翼三部分组成。白宫是历任美国总统的办公和居住之地，也是美国政府的代名词。美国很多重要决策议案都是由总统在白宫签署和发出声明。美国开国元勋乔治华盛顿对美国总统官邸的建造曾发表过他的观点：它决不能是一座宫殿，决不能豪华，因为在这里工作的主人是国家仆人。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">清晨，前往美国国家诞生地-费城，多重视角畅游友爱之城。下午前往美国首都华盛顿DC，华盛顿是美国的政治中心，白宫、国会、最高法院均设在这里，它也拥有众多国家驻美大使馆，是著名旅游胜地。行程安排：纽约&amp;rarr;费城&amp;rarr;国家独立历史公园（30分钟）&amp;rarr;华盛顿特区&amp;rarr;国会大厦+美国国家档案馆深度游（自费入内参观，2小时，包含外观联邦最高法院和国会图书馆）&amp;rarr;白宫（外观，30分钟）&amp;rarr;酒店景点介绍：【国家独立历史公园IndependenceNationalHistoricalPark】费城这片土地，见证了美国的独立和诞生。根据美国独立战争的精神建造的国家独立历史公园里包含了一些与美国革命和建国历史有关的历史建筑，被称为&amp;ldquo;美国最具有历史意义的一平方英里&amp;ldquo;。在公园里，可以看到绿树环抱的独立广场，高高耸立的乳白色钟塔，还有着站立在草坪上开国群英的铜像，这里的整体氛围使人感到庄严肃穆。景点介绍：【国会大厦U.S.CapitolIn-depthTour】作为美国的政治中心，华盛顿拥有着众多标志性的政治文化景观，如国会大厦，美国联邦最高法院等。我们将入内华盛顿特区的几何中心&amp;mdash;&amp;mdash;国会大厦，行走在华丽精美的国会走廊，聆听每一幅壁画和每一座雕像背后的故事，深度了解为什么这里是民有、民治、民享政权的最高象征。【美国国家档案馆TheNationalArchives】国家档案馆收录了美国历史上各时期的珍贵文件，照片，和影像数据。其中最为著名的藏品便是1776年建国伊始起草的写在羊皮纸上的开国档原稿，共包括3份：《独立宣言》，《美国宪法》和《权利法案》。还有林肯在南北战争期间颁布的解放黑奴的《1863解放宣言》，二战结束纳粹德国的投降书，令尼克松东窗事发并最终将其拉下马的水门事件录音带等。在众多展品中还看到了非常亲切的一份&amp;mdash;&amp;mdash;周总理接见来访的美国总统尼克松的照片，旁边还附有一张当时宴请尼克松的宴会菜单，极其简朴，就是一张白纸，上面印有国徽，而主菜是著名的北京烤鸭，配以其它几样简单的菜点。这张被美国客人带回来的菜单成了对当年中国国情的如实写照。【白宫TheWhiteHouse】白宫是一幢白色的新古典风格砂岩建筑物，占地7.3万多平方米，由主楼和东、西两翼三部分组成。白宫是历任美国总统的办公和居住之地，也是美国政府的代名词。美国很多重要决策议案都是由总统在白宫签署和发出声明。美国开国元勋乔治华盛顿对美国总统官邸的建造曾发表过他的观点：它决不能是一座宫殿，决不能豪华，因为在这里工作的主人是国家仆人。</w:t>
-[...101 lines deleted...]
-              <w:t xml:space="preserve">今天，我们继续深度游览美国政治中心-首都华盛顿。它以浓厚的文化气息、丰富的旅游资源成为全球瞩目的旅游目的地之一，不止有国会大厦、林肯纪念堂等大名鼎鼎的政治地标，这里的博物馆、国家公园、观光游船等同样令人流连忘返，在不同时间还会与樱花、美食节、音乐节不期而遇。行程安排：林肯纪念堂+越战纪念墙（60分钟）&amp;rarr;华盛顿特区深度游（必付项目，60分钟）&amp;rarr;纽约华盛顿特区深度游行程安排：空军纪念碑（20分钟）&amp;rarr;杰佛逊纪念堂（20分钟）&amp;rarr;二战纪念碑（20分钟）景点介绍：【林肯纪念堂LincolnMemorial】林肯纪念堂是一座通体洁白的古希腊神殿式建筑，为纪念美国第16届总统亚伯拉罕&amp;middot;林肯而建，被视为美国永恒的塑像和华盛顿的标志。这里也是追求和平民主最著名的集会地，马丁&amp;middot;路德&amp;middot;金就在这里发表了演说《我有一个梦想》。【越战纪念墙VietnamVeteransMemorial】越战纪念墙位于林肯纪念堂北部，该纪念碑由用黑色花岗岩砌成的长500英尺的V字型碑体构成，用于纪念越战时期服役于越南期间战死的美国士兵和将官，闪闪生辉的黑色大理石墙上依每个人战死的日期为序，刻着美军57000多名1959年至1975年间在越南战争中阵亡者的名字。景点介绍：【华盛顿特区深度游WashingtonD.C.In-depthTour】首先，我们将来到空军纪念碑，是由三根八十多米长的弧形钢柱组成，其设计灵感源自美国空军&amp;ldquo;雷鸟&amp;rdquo;特技表演队在特技表演时留在空中的三道白烟。随后到达泰斗湖前瞻仰纪念提出&amp;ldquo;人人生而平等&amp;rdquo;伟大理念的杰佛逊纪念堂。之后前往为纪念在二战期间服役的1600万美国军人而建的二战纪念碑。</w:t>
+              <w:t xml:space="preserve">今天，我们继续深度游览美国政治中心-首都华盛顿。它以浓厚的文化气息、丰富的旅游资源成为全球瞩目的旅游目的地之一，不止有国会大厦、林肯纪念堂等大名鼎鼎的政治地标，还有越战纪念墙、二战纪念碑等人文景观。除此之外，在不同时间还会与樱花、美食节、音乐节不期而遇。行程安排：林肯纪念堂+越战纪念墙（60分钟）&amp;rarr;华盛顿特区深度游（必付项目，90分钟）&amp;rarr;纽约华盛顿特区深度游行程安排：空军纪念碑（20分钟）&amp;rarr;杰佛逊纪念堂（20分钟）&amp;rarr;二战纪念碑（20分钟）景点介绍：【林肯纪念堂LincolnMemorial】林肯纪念堂是一座通体洁白的古希腊神殿式建筑，为纪念美国第16届总统亚伯拉罕&amp;middot;林肯而建，被视为美国永恒的塑像和华盛顿的标志。这里也是追求和平民主最著名的集会地，马丁&amp;middot;路德&amp;middot;金就在这里发表了演说《我有一个梦想》。【越战纪念墙VietnamVeteransMemorial】越战纪念墙位于林肯纪念堂北部，该纪念碑由用黑色花岗岩砌成的长500英尺的V字型碑体构成，用于纪念越战时期服役于越南期间战死的美国士兵和将官，闪闪生辉的黑色大理石墙上依每个人战死的日期为序，刻着美军57000多名1959年至1975年间在越南战争中阵亡者的名字。景点介绍：【华盛顿特区深度游WashingtonD.C.In-depthTour】首先，我们将来到空军纪念碑，是由三根八十多米长的弧形钢柱组成，其设计灵感源自美国空军&amp;ldquo;雷鸟&amp;rdquo;特技表演队在特技表演时留在空中的三道白烟。随后到达泰斗湖前瞻仰纪念提出&amp;ldquo;人人生而平等&amp;rdquo;伟大理念的杰佛逊纪念堂。之后前往为纪念在二战期间服役的1600万美国军人而建的二战纪念碑。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -362,83 +260,83 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.午餐和晚餐（导游将提供建议）；2.行程中需要的机票，渡轮，部分景区/国家公园内的游览交通费用；3.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；4.服务费（每人每天最低支付US$12，儿童及占座婴儿均按成人标准支付）；5.酒店房间内私人费用（洗衣费，电话费等）；6.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述必付项目：华盛顿特区深度游WashingtonD.C.In-depthTour成人：$42.00老人（65+岁）：$42.00儿童（3-12岁）：$32.00国会大厦+国家档案馆深度游U.S.Capitol+TheNationalArchivesIn-depthTour成人：$49.50老人（65岁及以上）：$49.50儿童（3-12岁）：$39.50包含外观联邦最高法院和国会图书馆美东地区自助餐/团餐Buffet/GroupMeal成人：$16.00-$25.00儿童（12岁以下）：$11.00-$20.00餐费为每人每餐的价格，实际价位和是否会产生此费用根据不同区域而定，届时请以导游团上安排为准。</w:t>
+              <w:t xml:space="preserve">1.午餐和晚餐（导游将提供建议）；2.行程中需要的机票，渡轮，部分景区/国家公园内的游览交通费用；3.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；4.服务费（每人每天最低支付US$15，儿童及占座婴儿均按成人标准支付）；5.酒店房间内私人费用（洗衣费，电话费等）；6.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述必付项目：华盛顿特区深度游WashingtonD.C.In-depthTour成人：$42.00老人（65+岁）：$42.00儿童（3-12岁）：$32.00国会大厦+国家档案馆深度游U.S.Capitol+TheNationalArchivesIn-depthTour成人：$49.50老人（65岁及以上）：$49.50儿童（3-12岁）：$39.50包含外观联邦最高法院和国会图书馆美东地区自助餐/团餐Buffet/GroupMeal成人：$16.00-$35.00老人（65岁及以上）：$16.00-$35.00儿童（12岁以下）：$11.00-$25.00餐费为每人每餐的价格，实际价位和是否会产生此费用根据不同区域而定，届时请以导游团上安排为准。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
+              <w:t xml:space="preserve">1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或末能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>