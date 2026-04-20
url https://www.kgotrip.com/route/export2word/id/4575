--- v0 (2025-11-03)
+++ v1 (2026-04-20)
@@ -6,51 +6,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">【银榜惠享】温哥华往返西雅图市区观光 1日游（周三、周四、周六、周日出发，10/13起改为周三出发，加开12/25）-行程单【君行天下】</w:t>
+        <w:t xml:space="preserve">【银榜惠享】温哥华往返西雅图市区观光 1日游（周三出发，5-10月加开周一周六）-行程单【君行天下】</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="500" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
         <w:gridCol w:w="800" w:type="dxa"/>
         <w:gridCol w:w="800" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Schedule Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -111,102 +111,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">今天我们将从温哥华出发，前往美国西北部著名城市西雅图。西雅图是美国华盛顿州的一座港口城市，是美国西北部商业中心，位于华盛顿州金郡、普吉特海湾和华盛顿湖之间。我们将带领您探索西雅图久负盛名的景点，感受最地道的西雅图生活。行程结束后，送您返回温哥华。行程安排：温哥华&amp;rarr;西雅图&amp;rarr;太空针塔、奇胡利玻璃艺术花园（上塔、入园自费，45分钟）&amp;rarr;亚马逊总部网红热带雨林大球（外观，20分钟）&amp;rarr;派克市场（60分钟）&amp;rarr;温哥华景点介绍：【太空针塔SpaceNeedle】1962年因世博会而设计的太空针塔已成为西雅图地标建筑，在离地520英尺高的地方设有观景平台和旋转餐厅，你可以体验时速16公里的升降机直升塔顶，在白天远眺雷尼尔山，在傍晚欣赏海湾落日，在夜的笼罩下陶醉于城市星光。【奇胡利玻璃艺术花园ChihulyGlassGarden】美国著名玻璃艺术家奇胡利因其作品风格独树一帜而闻名世界。而这座展馆正是以奇胡利作品为主的玻璃艺术展馆，绝对会让你叹为观止。该玻璃艺术馆展出分室内与室外，是无与伦比的视觉盛宴。【亚马逊总部网红热带雨林大球TheSpheres】为了体现亚马逊公司热带雨林氛围，给员工创造更舒适的工作环境，亚马逊在西雅图市中心的总部建了三颗彼此相连的玻璃球型温室。这三个依偎在一起的大玻璃球，一建成就成了西雅图的重磅打卡地标。【派克市场PikePlaceMarket】派克市场是美国历史最悠久的农贸市场，不仅供应各种当地的生鲜蔬果和海鲜，更因此吸引了无数手工艺人和街头表演。在这里，你可以欣赏热闹非凡的“抛鱼表演”，也可以漫步老街道，买一杯星巴克第一店的咖啡细细品味。</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">今天我们将从温哥华出发，前往美国西北部著名城市西雅图。西雅图是美国华盛顿州的一座港口城市，是美国西北部商业中心，位于华盛顿州金郡、普吉特海湾和华盛顿湖之间。我们将带领您探索西雅图久负盛名的景点，感受最地道的西雅图生活。行程结束后，送您返回温哥华。行程安排：温哥华&amp;rarr;西雅图市中心游览（90分钟，可外观太空针塔和奇胡利玻璃艺术花园）&amp;rarr;亚马逊总部网红热带雨林大球（外观，20分钟）&amp;rarr;派克市场（60分钟）&amp;rarr;温哥华景点介绍：【太空针塔SpaceNeedle】1962年因世博会而设计的太空针塔已成为西雅图地标建筑，在离地520英尺高的地方设有观景平台和旋转餐厅，你可以体验时速16公里的升降机直升塔顶，在白天远眺雷尼尔山，在傍晚欣赏海湾落日，在夜的笼罩下陶醉于城市星光。【奇胡利玻璃艺术花园TheChihulyGardenandGlass】美国著名玻璃艺术家奇胡利因其作品风格独树一帜而闻名世界。而这座展馆正是以奇胡利作品为主的玻璃艺术展馆，绝对会让你叹为观止。该玻璃艺术馆展出分室内与室外，是无与伦比的视觉盛宴。【亚马逊总部网红热带雨林大球TheSpheres】为了体现亚马逊公司热带雨林氛围，给员工创造更舒适的工作环境，亚马逊在西雅图市中心的总部建了三颗彼此相连的玻璃球型温室。这三个依偎在一起的大玻璃球，一建成就成了西雅图的重磅打卡地标。【派克市场PikePlaceMarket】派克市场是美国历史最悠久的农贸市场，不仅供应各种当地的生鲜蔬果和海鲜，更因此吸引了无数手工艺人和街头表演。在这里，你可以欣赏热闹非凡的“抛鱼表演”，也可以漫步老街道，买一杯星巴克第一店的咖啡细细品味。</w:t>
+              <w:t xml:space="preserve">今天我们将从温哥华出发，前往美国西北部著名城市西雅图。西雅图是美国华盛顿州的一座港口城市，是美国西北部商业中心，位于华盛顿州金郡、普吉特海湾和华盛顿湖之间。我们将带领您探索西雅图久负盛名的景点，感受最地道的西雅图生活。行程结束后，送您返回温哥华。行程安排：温哥华&amp;rarr;西雅图市中心游览（90分钟，可外观太空针塔和奇胡利玻璃艺术花园）&amp;rarr;亚马逊总部网红热带雨林大球（外观，20分钟）&amp;rarr;派克市场（60分钟）&amp;rarr;温哥华景点介绍：【太空针塔SpaceNeedle】1962年因世博会而设计的太空针塔已成为西雅图地标建筑，在离地520英尺高的地方设有观景平台和旋转餐厅，你可以体验时速16公里的升降机直升塔顶，在白天远眺雷尼尔山，在傍晚欣赏海湾落日，在夜的笼罩下陶醉于城市星光。【奇胡利玻璃艺术花园TheChihulyGardenandGlass】美国著名玻璃艺术家奇胡利因其作品风格独树一帜而闻名世界。而这座展馆正是以奇胡利作品为主的玻璃艺术展馆，绝对会让你叹为观止。该玻璃艺术馆展出分室内与室外，是无与伦比的视觉盛宴。【亚马逊总部网红热带雨林大球TheSpheres】为了体现亚马逊公司热带雨林氛围，给员工创造更舒适的工作环境，亚马逊在西雅图市中心的总部建了三颗彼此相连的玻璃球型温室。这三个依偎在一起的大玻璃球，一建成就成了西雅图的重磅打卡地标。【派克市场PikePlaceMarket】派克市场是美国历史最悠久的农贸市场，不仅供应各种当地的生鲜蔬果和海鲜，更因此吸引了无数手工艺人和街头表演。在这里，你可以欣赏热闹非凡的&amp;ldquo;抛鱼表演&amp;rdquo;，也可以漫步老街道，细细感受市场的独特氛围。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -228,83 +177,83 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.行程中所含项目用车（使用车辆类型根据实际报名人数决定）；2.华人导游。</w:t>
+              <w:t xml:space="preserve">1.行程中所含项目用车（使用车辆类型根据实际报名人数决定）；2.中英双语导游服务。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.餐饮；2.景点门票费用（门票价格时常波动，不再另行通知）；3.服务费（每人每天最低支付USD$12美金/CAD$15加币，儿童及占座婴儿均按成人标准支付）；4.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述</w:t>
+              <w:t xml:space="preserve">1.餐饮；2.景点门票费用（门票价格时常波动，不再另行通知）；3.服务费（每人每天最低支付USD$15美金/CAD$20加币，儿童及占座婴儿均按成人标准支付）；4.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>