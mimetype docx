--- v0 (2025-10-20)
+++ v1 (2026-04-16)
@@ -150,165 +150,63 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">早上从纽约出发，我们将造访世界顶级学府-康奈尔大学，漫步在诗情画意的校园中，走在英伦和美式结合的建筑旁，感受世界顶级学府的浓浓艺术气息。随后前往陶恩诺克瀑布州立公园，陶恩诺克瀑布从215英尺高的岩石悬崖上倾泻而下，从瀑布上方和峡谷小径尽头的下方可以欣赏到壮丽的景色。之后我们将前往美洲葡萄园，这是一座由1820年代的秋千谷仓改建而成的酒庄，非常具有历史魅力，可以轻松享受美味的葡萄酒、美食，甚至自制软糖，轻松开启冒险之旅。行程安排：纽约&amp;rarr;康奈尔大学（30分钟）&amp;rarr;陶恩诺克瀑布州立公园&amp;amp;观景台（自费，75分钟）&amp;rarr;美洲葡萄园品酒（自费，45分钟）景点介绍：【康奈尔大学CornellUniversity】康奈尔大学于1865年建立，是常春藤八盟校中唯一创建于美国独立战争之后的新生力量。康奈尔的包容与爱护使各个国家的学生聚齐于此，不同文化的碰撞和交融，形成这个大学独特的文化气息。学校高居山坡，充满着纯粹的自然魅力。这里诗情画意，到处有英伦和美式结合的建筑，漫步在校园中，感受常青藤别样的味道。【陶恩诺克瀑布州立公园TaughannockFallsStatePark】陶恩诺克瀑布州立公园是一座占地750英亩的州立公园，位于美国纽约汤普金斯县的尤利西斯镇。该公园位于伊萨卡西北部，靠近杜鲁门斯堡。该公园的名字叫TaughannockFalls，是一条215英尺的落基瀑布，是落基山脉以东最高的单滴瀑布。【美洲葡萄园AmericanaVineyardsWinery】这是一家位于手指湖地区的舒适酒庄，自1981年以来一直在美丽的1820年平梁谷仓中供应屡获殊荣的葡萄酒。您可以顺便拜访友善的人们、美味的食物和美酒。</w:t>
-[...101 lines deleted...]
-              <w:t xml:space="preserve">早上出发我们将驱车前往千岛湖。在圣劳伦斯河与安大略湖交界处，在这个由1864个小岛组成的千岛湖上，您可以乘坐千岛湖专属游船欣赏世界上最短的国际桥及富翁和名人在他们的私人岛屿上的宅院。透过清澈的湖水及美丽的风景，我们可以理解它为什么被称为是世界淡水划船之都，最后返回纽约结束愉快的旅程。行程安排：千岛游船（美境）（自费，60分钟）&amp;rarr;纽约景点介绍：【美境千岛船ThousandIslandCruise-U.S.Side】千岛群岛位于美加边境安大略湖的东北角，绵延50英里。美国边境的位于纽约州，加拿大边境的群岛靠近安大略湖。面积较小的岛上只有一所房子。千岛游船让你领略无限的风光，在岛屿边上你将看到历史遗留下来的各种痕迹。可以乘坐游船在群岛间悠游和欣赏大小不同、姿态各异的豪宅与岛屿。</w:t>
+              <w:t xml:space="preserve">早上前往位于安大略湖的东北角的千岛，乘坐游船领略安大略湖的无限风光。随后我们将返回纽约。行程安排：酒店&amp;rarr;千岛&amp;rarr;美境千岛船（自费，60分钟）&amp;rarr;纽约景点介绍：【美境千岛船ThousandIslandCruise-U.S.Side】千岛群岛位于美加边境安大略湖的东北角，绵延50英里。美国边境的位于纽约州，加拿大边境的群岛靠近安大略湖。面积较小的岛上只有一所房子。千岛游船让你领略无限的风光，在岛屿边上你将看到历史遗留下来的各种痕迹。可以乘坐游船在群岛间悠游和欣赏大小不同、姿态各异的豪宅与岛屿。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -362,83 +260,83 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.餐饮（导游将提供建议。关于早餐：一般导游会在第1个景点附近安排您吃早餐或者提早1天通知您准备好第二天的早餐）；2.行程中需要的机票，渡轮，部分景区/国家公园内的游览交通费用；3.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；4.服务费（每人每天支付US$12，儿童及占座婴儿均按成人标准支付）；5.酒店房间内私人费用（洗衣费，电话费等）；6.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述陶恩诺克瀑布州立公园TaughannockFallsStatePark成人：$20.00儿童（3-12岁）：$15.00美洲葡萄园品酒AmericanaVineyardsWineryWineTasting成人：$15.00美境千岛游船ThousandIslandsCruise(USSide)成人：$24.00-$31.00老人(65+岁)：$24.00-$31.00儿童(3-12岁)：$15.00-$21.00</w:t>
+              <w:t xml:space="preserve">1.餐饮（导游将提供建议。关于早餐：一般导游会在第1个景点附近安排您吃早餐或者提早1天通知您准备好第二天的早餐）；2.行程中需要的机票，渡轮，部分景区/国家公园内的游览交通费用；3.景点门票费用（门票价格时常波动，不再另行通知。门票需在导游处统一购买）；4.服务费（每人每天支付US$15，儿童及占座婴儿均按成人标准支付）；5.酒店房间内私人费用（洗衣费，电话费等）；6.一切除费用包含外的私人性质费用。自费项目项目名称价格说明描述美东地区自助餐/团餐Buffet/GroupMeal成人：$16.00-$35.00老人（65岁及以上）：$16.00-$35.00儿童（12岁以下）：$11.00-$25.00餐费为每人每餐的价格，实际价位和是否会产生此费用根据不同区域而定，届时请以导游团上安排为准。陶恩诺克瀑布州立公园TaughannockFallsStatePark成人：$20.00儿童（3-12岁）：$15.00美洲葡萄园品酒AmericanaVineyardsWineryWineTasting成人：$15.00美境千岛游船ThousandIslandsCruise(USSide)成人：$31.54儿童（5-12岁）：$20.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
+              <w:t xml:space="preserve">【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。【退改说明】1.如遇天气、战争、罢工等人力不可抗拒因素无法游览，本公司将有权更改行程，景点门票费用退还（赠送的自费项目除外），报名团费不退还；2.取消条款如下：a.如果团组在出发前15日(含)，要求取消或改期，团费不扣，其他加定酒店、机票或服务需参照酒店或航司规定而确定是否能退款。b.在出发前8日(含)至14日(含)，要求取消或改期，需扣50%团费，其他加定酒店或服务需参照酒店规定而确定是否能退款。c.如果团组在出发前7日(含)至出发当天要求取消或出发当日未能准时参加者，作自动放弃论，已付团费概不退还。d.如贵司或客人因个人原因(无旅行证件、迟到、生病、意外等因素)于旅途中退出或未能参加行程内任何行程，已付团费概不退还，也不会以其他服务赔偿。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>