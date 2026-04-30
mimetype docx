--- v0 (2025-11-04)
+++ v1 (2026-04-30)
@@ -111,612 +111,306 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">早上乘坐飞机前往科罗拉多州首府-丹佛，请于下午1:30之前（丹佛当地时间，此时间为导游离开时间）在机场大厅内的东航站楼6号行李提取处等候导游。参观科罗拉多州州政府广场，参观州议会大厦金顶大厦。下午前往位于市中心繁华路段的著名第十六街购物中心，这里商店林立，更有很多丹佛最具历史意义的建筑。夜宿怀俄明州首府夏安城。行程安排：丹佛接机&amp;rarr;科罗拉多州议会大厦（40分钟）&amp;rarr;丹佛十六街商圈（90分钟）&amp;rarr;夏安城景点介绍：【科罗拉多州议会大厦ColoradoStateCapitolBuilding】科罗拉多州议会大厦坐落在丹佛市中心东考发科斯大道，是科罗拉多州会员大会的所在地，同时也是科罗拉多州州长和科罗拉多州副州长的办公地。这栋建筑的设计者是以利亚&amp;middot;E.梅尔斯，建于19世纪90年代，材料是科罗拉多白花岗岩，于1894年11月正式投入使用。科罗拉多州议会大厦所在地理位置要比丹佛市中心其他建筑都要稍高一些。议会大厦的圆顶塔高180英尺，上面还印有16位丹佛成立者的首写大字母。【丹佛十六街商圈The16thStMall,Denver】丹佛十六街商圈位于科罗拉多州丹佛市中心。这条步行长廊是由著名建筑师贝聿铭（I.M.Pei）设计的，由红、白、灰三色花岗岩组成，从上面看，它的形状类似于响尾蛇的皮肤。购物中心沿线有42家户外咖啡馆，是一个吃东西或喝饮料的绝佳场所。</w:t>
+              <w:t xml:space="preserve">早上乘坐飞机前往科罗拉多州首府-丹佛，请于下午1:30之前（丹佛当地时间，此时间为导游离开时间）在机场大厅内的东航站楼6号行李提取处等候导游。参观科罗拉多州州政府广场，参观州议会大厦金顶大厦。下午前往位于市中心繁华路段的著名第十六街购物中心，这里商店林立，更有很多丹佛最具历史意义的建筑。夜宿怀俄明州首府夏安城。行程安排：丹佛接机&amp;rarr;科罗拉多州议会大厦（40分钟）&amp;rarr;丹佛十六街商圈（90分钟）&amp;rarr;夏安城景点介绍：【科罗拉多州议会大厦ColoradoStateCapitolBuilding】科罗拉多州议会大厦坐落在丹佛市中心东考发科斯大道，是科罗拉多州会员大会的所在地，同时也是科罗拉多州州长和科罗拉多州副州长的办公地。这栋建筑的设计者是以利亚&amp;middot;E.梅尔斯，建于19世纪90年代，材料是科罗拉多白花岗岩，于1894年11月正式投入使用。科罗拉多州议会大厦所在地理位置要比丹佛市中心其他建筑都要稍高一些。议会大厦的圆顶塔高180英尺，上面还印有16位丹佛成立者的首写大字母。【十六街商圈The16thStMall】十六街商圈位于科罗拉多州首府丹佛市中心。这条步行长廊是由著名建筑师贝聿铭（I.M.Pei）设计的，由红、白、灰三色花岗岩组成，从上面看，它的形状类似于响尾蛇的皮肤。购物中心沿线有42家户外咖啡馆，是一个吃东西或喝饮料的绝佳场所。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">早上乘坐飞机前往科罗拉多州首府-丹佛，请于下午1:30之前（丹佛当地时间，此时间为导游离开时间）在机场大厅内的东航站楼6号行李提取处等候导游。参观科罗拉多州州政府广场，参观州议会大厦金顶大厦。下午前往位于市中心繁华路段的著名第十六街购物中心，这里商店林立，更有很多丹佛最具历史意义的建筑。夜宿怀俄明州首府夏安城。行程安排：丹佛接机&amp;rarr;科罗拉多州议会大厦（40分钟）&amp;rarr;丹佛十六街商圈（90分钟）&amp;rarr;夏安城景点介绍：【科罗拉多州议会大厦ColoradoStateCapitolBuilding】科罗拉多州议会大厦坐落在丹佛市中心东考发科斯大道，是科罗拉多州会员大会的所在地，同时也是科罗拉多州州长和科罗拉多州副州长的办公地。这栋建筑的设计者是以利亚&amp;middot;E.梅尔斯，建于19世纪90年代，材料是科罗拉多白花岗岩，于1894年11月正式投入使用。科罗拉多州议会大厦所在地理位置要比丹佛市中心其他建筑都要稍高一些。议会大厦的圆顶塔高180英尺，上面还印有16位丹佛成立者的首写大字母。【十六街商圈The16thStMall】十六街商圈位于科罗拉多州首府丹佛市中心。这条步行长廊是由著名建筑师贝聿铭（I.M.Pei）设计的，由红、白、灰三色花岗岩组成，从上面看，它的形状类似于响尾蛇的皮肤。购物中心沿线有42家户外咖啡馆，是一个吃东西或喝饮料的绝佳场所。</w:t>
+              <w:t xml:space="preserve">今天早晨我们将前往世界最大的山体雕像-疯马巨石！此石由印第安人与美国人连手雕刻，为纪念印第安人自主而战的英雄。随后前往美国的标志、举世闻名的总统山。鬼斧神工的雕刻技术，将美国国父华盛顿、独立宣言起草人杰斐逊、和平使者罗斯福、黑人之父林肯在雄伟的山峰留下不朽的杰作。随后出发前往世界第一个国家纪念碑-魔鬼峰！印第安人称之为&amp;ldquo;熊的居所&amp;rdquo;，魔鬼峰拔地而起超过1200英呎，无比壮观，每年引得无数游客和攀岩爱好者慕名而来。行程安排：夏安城&amp;rarr;疯马巨石（必付项目，60分钟）&amp;rarr;总统山（必付项目，90分钟）&amp;rarr;魔鬼峰（必付项目，45分钟）&amp;rarr;吉列景点介绍：【疯马巨石CrazyHorseMonument】疯马山是为了纪念印第安的民族英雄、苏族的一位年轻的酋长疯马(CRAZYHORSE)而名。这座向西的山以传说中的CRAZYHORSE的样子雕刻成世界最大的雕像。绕着青山秀水的黑山而上，疯马山上，疯马英俊的头颅向西凝望着，神情刚毅。这座纪念碑的传奇之处在于建造这个项目的雕塑家以自己举家之力去投入这份事业的可贵精神，更在于印第安人坚持不懈维护弘扬自身文化的决心。景点介绍：【总统巨石MountRushmoreNationalMemorial】总统巨石位于南达科他州著名的黑森林区域(BlackHill)，此区域以高耸的石山及采矿历史著名。总统山于1925年完工，雕刻有美国四大总统，包括乔治・华盛顿，汤玛士・杰克逊，西奥多・罗斯福和亚伯拉罕・林肯的雕像，工程浩大。我们将沿着树荫林密的环山步道，从不同的角度欣赏总统山，缅怀美国史上这四位伟大的总统。【魔鬼塔Devil'sTower】魔鬼塔被视为当地美国原住民的圣地。远看让人不由得起敬畏之心，近看让人不禁为大自然的巧夺天空惊叹！巨大的火山岩柱令从古到今的地质学家匪夷所思，具体形成原因至今没有定论。我们将沿着环塔步道,近距离欣赏这矗立在峡谷间诡异的巨大石柱，途中您将有机会看到来自世界各地的攀岩好手，在此挑战魔鬼塔。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">今天早晨我们将前往世界最大的山体雕像-疯马巨石！此石由印第安人与美国人连手雕刻，为纪念印第安人自主而战的英雄。随后前往美国的标志、举世闻名的总统山。鬼斧神工的雕刻技术，将美国国父华盛顿、独立宣言起草人杰斐逊、和平使者罗斯福、黑人之父林肯在雄伟的山峰留下不朽的杰作。随后出发前往世界第一个国家纪念碑-魔鬼峰！印第安人称之为&amp;ldquo;熊的居所&amp;rdquo;，魔鬼峰拔地而起超过1200英呎，无比壮观，每年引得无数游客和攀岩爱好者慕名而来。行程安排：夏安城&amp;rarr;疯马巨石（60分钟）&amp;rarr;总统山（90分钟）&amp;rarr;魔鬼峰（45分钟）&amp;rarr;吉列景点介绍：【疯马巨石CrazyHorseMonument】疯马山是为了纪念印第安的民族英雄、苏族的一位年轻的酋长疯马(CRAZYHORSE)而名。这座向西的山以传说中的CRAZYHORSE的样子雕刻成世界最大的雕像。绕着青山秀水的黑山而上，疯马山上，疯马英俊的头颅向西凝望着，神情刚毅。这座纪念碑的传奇之处在于建造这个项目的雕塑家以自己举家之力去投入这份事业的可贵精神，更在于印第安人坚持不懈维护弘扬自身文化的决心。景点介绍：【总统山MountRushmoreNationalMemorial】总统山位于南达科他州著名的黑森林区域(BlackHill)，此区域以高耸的石山及采矿历史著名。总统山于1925年完工，雕刻有美国四大总统，包括乔治・华盛顿，汤玛士・杰克逊，西奥多・罗斯福和亚伯拉罕・林肯的雕像，工程浩大。我们将沿着树荫林密的环山步道，从不同的角度欣赏总统山，缅怀美国史上这四位伟大的总统。【魔鬼塔Devil'sTower】魔鬼塔被视为当地美国原住民的圣地。远看让人不由得起敬畏之心，近看让人不禁为大自然的巧夺天空惊叹！巨大的火山岩柱令从古到今的地质学家匪夷所思，具体形成原因至今没有定论。我们将沿着环塔步道,近距离欣赏这矗立在峡谷间诡异的巨大石柱，途中您将有机会看到来自世界各地的攀岩好手，在此挑战魔鬼塔。</w:t>
+              <w:t xml:space="preserve">早上出发进入洛基山脉，这里是通往黄石国家公园东门的必经之路，沿途美景令人目不暇接！延绵不绝的山峰林海，终年不化的雪山冰河，徜徉不息瀑布河流，漫山遍野的野花芳草，勾勒出一幅动人的画卷，这里更有机会见到各种野生动物！中午进入被称为世界第一个国家公园的黄石公园。成群的高角鹿，美洲水牛，各种珍稀水鸟，原始的大草原森林与绚烂多彩的热泉编织出古老黄石火山高原动人心魄的图画！行程安排：吉列&amp;rarr;途经落基山脉&amp;rarr;黄石国家公园（必付项目，3小时，前往上瀑布、艺术家点泉、海登山谷、黄石河谷、泥火山、钓鱼桥等景点，根据当天实际情况导游会有所调整，请以实际安排为准）特别说明：1.黄石国家公园东门预计将于05/02/2026开放，在此之前以下景点：上下瀑布、艺术家点、海登峡谷、泥火山、钓鱼桥、西拇指间歇泉均无法参观游览，敬请谅解；2.黄石国家公园南门预计将于05/10/2026开放，因此05/02/2026-05/09/2026期间西拇指间歇泉仍无法参观游览，敬请谅解。景点介绍：【黄石国家公园YellowstoneNationalPark】地处号称"美洲脊梁"的洛矶山脉，位于美国西部北洛矶山和中洛矶山之间的熔岩高原上。地热奇观是他的标志，一片由水与火锤炼而成的大地原始景观，园内自然景观分为五大区，即猛犸区、罗斯福区、峡谷区、间歇泉区和湖泊区，五个景区各具特色。超出了人类艺术所能表现的极限，是地球表面上最精彩、最壮观的美景。【黄石上瀑布UpperYellowstoneFalls】上瀑布位于较大的黄石大瀑布上游400米处。瀑布延着33米落差的火山峭壁垂直而下。瀑布下方原本凹凸的火山岩已被瀑布几百年的冲刷侵蚀的非常平滑。【艺术家点ArtistPoint】这里的景色特别壮观。峡谷深达三百多尺。峡谷的山壁以黄色为主，参杂着黑色，红色和粉红色，和一丛丛绿色的松树。这些颜色杂而不乱，看起来如开屏的孔雀尾巴，也像浪漫派画家在同一处地方点上了好几层色的点画法一样。【泥火山MudVolcanoArea】位于黄石公园东部黄石湖北部不远。这里的喷泉喷出的大都不是水，而是泥浆，每次喷发时地动山摇。在泥火山旁，长满色彩艳丽的草，这些草看上去柔嫩至极、绚丽非凡。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">今天早晨我们将前往世界最大的山体雕像-疯马巨石！此石由印第安人与美国人连手雕刻，为纪念印第安人自主而战的英雄。随后前往美国的标志、举世闻名的总统山。鬼斧神工的雕刻技术，将美国国父华盛顿、独立宣言起草人杰斐逊、和平使者罗斯福、黑人之父林肯在雄伟的山峰留下不朽的杰作。随后出发前往世界第一个国家纪念碑-魔鬼峰！印第安人称之为&amp;ldquo;熊的居所&amp;rdquo;，魔鬼峰拔地而起超过1200英呎，无比壮观，每年引得无数游客和攀岩爱好者慕名而来。行程安排：夏安城&amp;rarr;疯马巨石（必付项目，60分钟）&amp;rarr;总统山（必付项目，90分钟）&amp;rarr;魔鬼峰（必付项目，45分钟）&amp;rarr;吉列景点介绍：【疯马巨石CrazyHorseMonument】疯马山是为了纪念印第安的民族英雄、苏族的一位年轻的酋长疯马(CRAZYHORSE)而名。这座向西的山以传说中的CRAZYHORSE的样子雕刻成世界最大的雕像。绕着青山秀水的黑山而上，疯马山上，疯马英俊的头颅向西凝望着，神情刚毅。这座纪念碑的传奇之处在于建造这个项目的雕塑家以自己举家之力去投入这份事业的可贵精神，更在于印第安人坚持不懈维护弘扬自身文化的决心。景点介绍：【总统山MountRushmoreNationalMemorial】总统山位于南达科他州著名的黑森林区域(BlackHill)，此区域以高耸的石山及采矿历史著名。总统山于1925年完工，雕刻有美国四大总统，包括乔治・华盛顿，汤玛士・杰克逊，西奥多・罗斯福和亚伯拉罕・林肯的雕像，工程浩大。我们将沿着树荫林密的环山步道，从不同的角度欣赏总统山，缅怀美国史上这四位伟大的总统。【魔鬼塔Devil'sTower】魔鬼塔被视为当地美国原住民的圣地。远看让人不由得起敬畏之心，近看让人不禁为大自然的巧夺天空惊叹！巨大的火山岩柱令从古到今的地质学家匪夷所思，具体形成原因至今没有定论。我们将沿着环塔步道,近距离欣赏这矗立在峡谷间诡异的巨大石柱，途中您将有机会看到来自世界各地的攀岩好手，在此挑战魔鬼塔。</w:t>
+              <w:t xml:space="preserve">早上出发前往黄石国家公园，尽情享受一整天游览世界第一个国家公园的乐趣。地球之眼大棱镜热泉；五颜六色调色板；世界闻名老忠实；神秘静谧的黄石湖；雄伟秀丽的黄石大峡谷；万马奔腾的上瀑布；七彩缤纷牵牛花池，雾气腾腾的诺里斯，近距离观赏野生动物&amp;hellip;精彩会一个个接踵而来！行程安排：西黄石&amp;rarr;黄石国家公园（8小时，停留诺里斯间歇泉盆地、上梯田、老忠实间歇泉、喷泉步道、牵牛花、大棱镜、调色板景点，景点安排会根据当天实际情况有所调整）景点介绍：【黄石国家公园YellowstoneNationalPark】地处号称"美洲脊梁"的洛矶山脉，位于美国西部北洛矶山和中洛矶山之间的熔岩高原上。地热奇观是他的标志，一片由水与火锤炼而成的大地原始景观，园内自然景观分为五大区，即猛犸区、罗斯福区、峡谷区、间歇泉区和湖泊区，五个景区各具特色。超出了人类艺术所能表现的极限，是地球表面上最精彩、最壮观的美景。【诺里斯间歇泉盆地YellowstoneNorrisGeyserBasin】诺里斯间歇泉盆地是黄石公园里最热、最不稳定的一系列间歇泉。它长期蛰伏，很久才喷发一次（上次喷发为2008年），曾创造了喷发高度380英尺的记录。此区的间歇泉颜色也颇为丰富，有清澈见底的蓝绿色，也有柔和的像牛奶一样的蓝白色。【老忠实间歇泉OldFaithfulGeyser】老忠实间歇泉因其始终如一的有规律地喷发而得名。目前大约每隔60至110分钟喷发一次，每次喷发持续四至五分钟，水柱高达40多米，蔚为壮观，而且从不间断。老忠实游客中心会提前摆出喷发时间表，可以先看好喷发时间，再放心去游览。【黄石大棱镜温泉TheGrandPrismaticHotSpring】又称七彩池，是美国第一、世界第三大温泉，宽度75-91米，深达49米，每分钟会涌出大约2000升71度的热水。大棱镜温泉的令人惊叹之处在于湖面的颜色会随季节而改变。春天的时候湖面从翠绿色变为金灿灿的橙红色，这是由于富含矿物质的水体中生活着的藻类和含色素的细菌等微生物。盛夏时节，叶绿素含量相对较低，因此湖水呈现出绚烂的橙色、红色或黄色。但到了数九寒冬，由于缺乏光照，这些微生物就会产生更多的叶绿素来抑制类胡萝卜素的颜色，于是就看到水体呈现深邃的墨绿色。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">早上出发进入洛基山脉，这里是通往黄石国家公园东门的必经之路，沿途美景令人目不暇接！延绵不绝的山峰林海，终年不化的雪山冰河，徜徉不息瀑布河流，漫山遍野的野花芳草，勾勒出一幅动人的画卷，这里更有机会见到各种野生动物！中午进入被称为世界第一个国家公园的黄石公园。成群的高角鹿，美洲水牛，各种珍稀水鸟，原始的大草原森林与绚烂多彩的热泉编织出古老黄石火山高原动人心魄的图画！行程安排：吉列&amp;rarr;途经落基山脉&amp;rarr;黄石国家公园（3小时，前往上瀑布、艺术家点泉、海登山谷、黄石河谷、泥火山、钓鱼桥等景点，根据当天实际情况导游会有所调整，请以实际安排为准）景点介绍：【黄石国家公园YellowstoneNationalPark】地处号称"美洲脊梁"的洛矶山脉，位于美国西部北洛矶山和中洛矶山之间的熔岩高原上。地热奇观是他的标志，一片由水与火锤炼而成的大地原始景观，园内自然景观分为五大区，即猛犸区、罗斯福区、峡谷区、间歇泉区和湖泊区，五个景区各具特色。超出了人类艺术所能表现的极限，是地球表面上最精彩、最壮观的美景。【黃石上瀑布UpperYellowstoneFalls】上瀑布位于较大的黄石大瀑布上游400米处。瀑布延着33米落差的火山峭壁垂直而下。瀑布下方原本凹凸的火山岩已被瀑布几百年的冲刷侵蚀的非常平滑。【艺术家点ArtistPoint】这里的景色特别壮观。峡谷深达三百多尺。峡谷的山壁以黄色为主，参杂着黑色，红色和粉红色，和一丛丛绿色的松树。这些颜色杂而不乱，看起来如开屏的孔雀尾巴，也像浪漫派画家在同一处地方点上了好几层色的点画法一样。【泥火山MudVolcanoArea】位于黄石公园东部黄石湖北部不远。这里的喷泉喷出的大都不是水，而是泥浆，每次喷发时地动山摇。在泥火山旁，长满色彩艳丽的草，这些草看上去柔嫩至极、绚丽非凡。行程当天入住日期行程当天入住酒店周五西黄石酒店：西黄石白牛酒店WhiteBuffaloWestYellowstone，黄石江山旅馆YellowstoneCountryInn，杜德&amp;amp;朗达普酒店Dude&amp;amp;Roundup，旅行者旅社TravelersLodge或同级周二西黄石湖景木屋TerraNova或同级</w:t>
+              <w:t xml:space="preserve">早上在酒店整装出发，当您还沉醉于昨天精彩行程带给您的惊喜而依依不舍时，今天我们一起去感受大黄石生态圈的秀美。随后进入大提顿国家公园，万年不化的冰河覆盖在巍峨的大提顿山脉上，蓝天森林环绕，倒映在山脚下处子般的杰克森湖上，蛇河蜿蜒流过，宛如仙境。随后来到地道的西部牛仔小镇-杰克逊，这里也是世界闻名的度假圣地，千万不要错过市中心的鹿角公园。下午抵达美国中西部第一大城&amp;ndash;盐湖城，参观&amp;ldquo;美国的死海&amp;rdquo;大盐湖。行程安排：西黄石&amp;rarr;黄石国家公园（40分钟，停留西拇指间歇泉盆地）&amp;rarr;大提顿国家公园（必付项目，60分钟）&amp;rarr;杰克逊&amp;rarr;鹿角公园（60分钟）&amp;rarr;大盐湖（必付项目，20分钟）&amp;rarr;盐湖城温馨提示：1.黄石公园位于落基山脉之中，海拔约7000英呎；盛夏七八月早上温度有时只有4℃，请注意保暖。2.黄石国家公园东门预计将于05/02/2026开放，在此之前以下景点：上下瀑布、艺术家点、海登峡谷、泥火山、钓鱼桥、西拇指间歇泉均无法参观游览，敬请谅解。3.黄石国家公园南门预计将于05/10/2026开放，因此05/02/2026-05/09/2026期间西拇指间歇泉仍无法参观游览，敬请谅解。景点介绍：【西拇指间歇泉盆地WestThumbGeyserBasin】西拇指间歇泉盆地，位于黄石湖边上，十五万年前因地壳陷落而形成，在热喷泉与湖水结合下，出现了一种烟雾弥漫的奇妙景观：烟雾缭绕处是热泉的蒸气，绿波盈盈处是黄石的湖水，与背景中蓝天白云相互辉映，形成与黄石其他温泉区不同的景观。此处相当于黄石湖的湖湾，许多间歇泉聚集此处，喷水口的颜色多种多样，有的呈透明绿色，有的呈好似水泥色般的暗暗的黑色。许许多多的喷水口呈现一种美丽的幻想。【大提顿国家公园GrandTetonNationalPark】大提顿国家公园于1929年2月26日成立。大提顿国家公园内拥有长度达300公里的步道。园内并有以杰克森湖与珍妮湖为首的众多湖泊。大提顿国家公园的大部分区域均位于洛矶山脉内，自然景观十分壮美。此外，大提顿国家公园还拥有极为丰富的生物资源，包括了美洲野牛、灰熊、黑熊、驼鹿等等。景点介绍：【鹿角公园JacksonTownSquarewithElkAntlerArches】公园不大，在东西南北四个方向有用鹿角搭建成的巨型拱门。鹿角全是尖货，不过这些鹿角可不是捕杀所得，是每年冬天大批的麋鹿从山里来到杰克逊的&amp;ldquo;国家麋鹿保护区&amp;rdquo;过冬，春天鹿角自然脱落再更新，麋鹿走后，遍地留下无数的珍品。【大盐湖GreatSaltLake】大盐湖是世界第二大咸水湖，也是北美洲最大的内陆盐湖，它位于美国犹他州西部，东边是落基山脉，西边是沙漠，由10座岛屿组成。同时它也是野生动物保护区，每年吸引了数百万的候鸟。这里湖水的含盐量高达25%，仅次于死海，湖中只有一些可耐高度盐性的藻类可以生存。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">早上出发进入洛基山脉，这里是通往黄石国家公园东门的必经之路，沿途美景令人目不暇接！延绵不绝的山峰林海，终年不化的雪山冰河，徜徉不息瀑布河流，漫山遍野的野花芳草，勾勒出一幅动人的画卷，这里更有机会见到各种野生动物！中午进入被称为世界第一个国家公园的黄石公园。成群的高角鹿，美洲水牛，各种珍稀水鸟，原始的大草原森林与绚烂多彩的热泉编织出古老黄石火山高原动人心魄的图画！行程安排：吉列&amp;rarr;途经落基山脉&amp;rarr;黄石国家公园（必付项目，3小时，前往上瀑布、艺术家点泉、海登山谷、黄石河谷、泥火山、钓鱼桥等景点，根据当天实际情况导游会有所调整，请以实际安排为准）特别说明：1.黄石国家公园东门预计将于05/02/2025开放，在此之前以下景点：上下瀑布、艺术家点、海登峡谷、泥火山、钓鱼桥、西拇指间歇泉均无法参观游览，敬请谅解；2.黄石国家公园南门预计将于05/10/2025开放，因此05/02/2025-05/09/2025期间西拇指间歇泉仍无法参观游览，敬请谅解。景点介绍：【黄石国家公园YellowstoneNationalPark】地处号称"美洲脊梁"的洛矶山脉，位于美国西部北洛矶山和中洛矶山之间的熔岩高原上。地热奇观是他的标志，一片由水与火锤炼而成的大地原始景观，园内自然景观分为五大区，即猛犸区、罗斯福区、峡谷区、间歇泉区和湖泊区，五个景区各具特色。超出了人类艺术所能表现的极限，是地球表面上最精彩、最壮观的美景。【黃石上瀑布UpperYellowstoneFalls】上瀑布位于较大的黄石大瀑布上游400米处。瀑布延着33米落差的火山峭壁垂直而下。瀑布下方原本凹凸的火山岩已被瀑布几百年的冲刷侵蚀的非常平滑。【艺术家点ArtistPoint】这里的景色特别壮观。峡谷深达三百多尺。峡谷的山壁以黄色为主，参杂着黑色，红色和粉红色，和一丛丛绿色的松树。这些颜色杂而不乱，看起来如开屏的孔雀尾巴，也像浪漫派画家在同一处地方点上了好几层色的点画法一样。【泥火山MudVolcanoArea】位于黄石公园东部黄石湖北部不远。这里的喷泉喷出的大都不是水，而是泥浆，每次喷发时地动山摇。在泥火山旁，长满色彩艳丽的草，这些草看上去柔嫩至极、绚丽非凡。</w:t>
-[...305 lines deleted...]
-              <w:t xml:space="preserve">早上参观盐湖城的地标建筑、全美国最豪华和最壮观的州政府大厦&amp;ndash;犹他州议会大厦，整栋建筑恢弘壮阔，精致华丽，是犹他州的地标，美国最壮观的州府大厦。随后前往摩门教的圣地&amp;mdash;圣殿广场。摩门教姊妹将带领我们参观并娓娓道来摩门教的教义以及发展的历史。行程结束后，导游将安排轻轨、班车或Uber送您前往盐湖城国际机场(SLC)，请预定13:00以后起飞的航班。行程安排：盐湖城&amp;rarr;犹他州议会大厦（30分钟）&amp;rarr;圣殿广场（40分钟）&amp;rarr;盐湖城国际机场(SLC)行程当日可加订博纳维尔盐滩半日游（价格：$98/人），感受天空之镜的澄澈与宁静！送机信息：盐湖城国际机场(SLC)1.直接离团的客人：导游将安排轻轨、酒店接驳车或Uber送机，请预定13:00以后起飞的航班。2.参加博纳维尔盐滩半日游后离团的客人：请预定17:00后起飞的美国国内航班，18:00后起飞的国际航班。景点介绍：【犹他州议会大厦UtahStateCapitol】犹他州政府议会大厦坐落于盐湖城，整个建筑的规模和形制可与华盛顿的国会山庄相媲美。州政府大楼顶部是拜占庭式的圆顶，在太阳光的照耀下光彩夺目绚丽辉煌。大厦内部更加富丽堂皇，精雕细琢。墙壁是光洁的大理石，天花板绘有精美的壁画，无数雕工精细的人物塑像伫立其中，栩栩如生。另外由于犹他州别名&amp;ldquo;蜂房州&amp;rdquo;，大厦门前的显眼处便摆了一座蜂房的雕塑，是来到此处的游客不可不合影的景点之一。【圣殿广场TempleSquare】犹他州盐湖城是全球摩门教的大本营，是犹他州盐湖城市中心一组属于耶稣基督后期圣徒教会（摩门教）总部的建筑群，包括盐湖城圣殿、盐湖城大礼拜堂、盐湖城聚会堂、海鸥纪念碑和两个游客中心，占地10英亩。</w:t>
+              <w:t xml:space="preserve">早上参观盐湖城的地标建筑、全美国最豪华和最壮观的州政府大厦&amp;ndash;犹他州议会大厦，整栋建筑恢弘壮阔，精致华丽，是犹他州的地标，美国最壮观的州府大厦。随后前往摩门教的圣地&amp;mdash;圣殿广场。摩门教姊妹将带领我们参观并娓娓道来摩门教的教义以及发展的历史。行程结束后，导游将安排轻轨、班车或Uber送您前往盐湖城国际机场(SLC)，请预定13:00以后起飞的航班。行程安排：盐湖城&amp;rarr;犹他州议会大厦（30分钟）&amp;rarr;圣殿广场（40分钟）&amp;rarr;盐湖城国际机场(SLC)行程当日可加订博纳维尔盐滩半日游（价格：$108/人），感受天空之镜的澄澈与宁静！送机信息：盐湖城国际机场(SLC)1.直接离团的客人：导游将安排轻轨、酒店接驳车或Uber送机，请预定13:00以后起飞的航班。2.参加博纳维尔盐滩半日游后离团的客人：请预定18:30后起飞的美国国内航班，19:30后起飞的国际航班。景点介绍：【犹他州议会大厦UtahStateCapitol】犹他州政府议会大厦坐落于盐湖城，整个建筑的规模和形制可与华盛顿的国会山庄相媲美。州政府大楼顶部是拜占庭式的圆顶，在太阳光的照耀下光彩夺目绚丽辉煌。大厦内部更加富丽堂皇，精雕细琢。墙壁是光洁的大理石，天花板绘有精美的壁画，无数雕工精细的人物塑像伫立其中，栩栩如生。另外由于犹他州别名&amp;ldquo;蜂房州&amp;rdquo;，大厦门前的显眼处便摆了一座蜂房的雕塑，是来到此处的游客不可不合影的景点之一。【圣殿广场TempleSquare】犹他州盐湖城是全球摩门教的大本营，是犹他州盐湖城市中心一组属于耶稣基督后期圣徒教会（摩门教）总部的建筑群，包括盐湖城圣殿、盐湖城大礼拜堂、盐湖城聚会堂、海鸥纪念碑和两个游客中心，占地10英亩。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
@@ -770,51 +464,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.行程中的午餐、晚餐及部分早餐；2.往返出发地的交通费用；3.服务费：每人每天$12，按预订行程的天数计算，大人小孩同价；4.个人费用（如餐费，电话费，收费电视等一切个人消费）；5.行程中的必付项目和自费项目；6.费用包含中未列出的其他费用。自费项目项目名称价格说明描述“天空之镜”博纳维尔盐滩半日游（BSF1）成人：$98儿童：$986天黄石团座位加收费用每人：$80.00限黄石团大巴前三排10个座位MA6必付费用MA6MandatoryFee每人：$210.00包含：黄石+大提顿+总统巨石+疯马巨石+魔鬼峰+大盐湖</w:t>
+              <w:t xml:space="preserve">1.行程中的午餐、晚餐及部分早餐；2.往返出发地的交通费用；3.服务费：每人每天$15，按预订行程的天数计算，大人小孩同价；4.个人费用（如餐费，电话费，收费电视等一切个人消费）；5.行程中的必付项目和自费项目；6.费用包含中未列出的其他费用。自费项目项目名称价格说明描述“天空之镜”博纳维尔盐滩半日游（BSF1）成人：$108.00儿童：$108.00两人成团，保证出发MA6必付费用MA6MandatoryFee每人：$210.00包含：黄石+大提顿+总统巨石+疯马巨石+魔鬼峰+大盐湖</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8600" w:type="dxa"/>